--- v0 (2026-02-01)
+++ v1 (2026-05-02)
@@ -51,412 +51,412 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/30/30_texto_integral.docx</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/30/30_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE A REPOSIÇÃO AO ERÁRIO DE VALOR DECORRENTE DO PAGAMENTO DE MULTA DE INFRAÇÃO À LEGISLAÇÃO DE TRÂNSITO.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/31/31_texto_integral.docx</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/31/31_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO DOS MEMBROS EFETIVOS E SUPLENTES DA CÂMARA MUNICIPAL DE URUANA DE MINAS(MG) E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/32/32_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/32/32_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE PONTO FACULTATIVO AOS SERVIDORES DA CÂMARA MUNICIPAL DE MINAS, ESTADO DE MINAS GERAIS E DÁ OUTRA PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/33/33_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/33/33_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTITUI A COMISSÃO DE LICITAÇÃO DA CÂMARA MUNICIPAL DE URUANA DE MINAS/MG, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/34/34_texto_integral.docx</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/34/34_texto_integral.docx</t>
   </si>
   <si>
     <t>DESIGNA A SERVIDORA NEUZAIDES VALADARES DOS SANTOS PARA EXERCER AS FUNÇÕES DE TESOUREIRO DA CÂMARA MUNICIPAL DE URUANA DE MINAS/MG.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/35/35_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/35/35_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXONERA O SENHOR MARCOS DIONÍSIO RODRIGUES DOS SANTOS.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/36/36_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/36/36_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA A SERVIDORA LEDA LOURENÇO BRAGA PARA O CARGO DE SECRETARIO DE CONTROLE INTERNO.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/37/37_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/37/37_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXONERA A SENHORA NEUZAIDES DOS SANTOS DO CARGO DE CHEFE DE ASSUNTOS LEGISLATIVOS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/38/38_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/38/38_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA A SENHORA NEUZAIDES DOS SANTOS PARA O CARGO DE CHEFE DE ADMINISTRAÇÃO E FINANÇAS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/39/39_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/39/39_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA O SENHOR WEVERTON CARDOSO PARA O CARGO DE CHEFE DE ASSUNTOS LEGISLATIVOS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/40/40_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/40/40_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA PORTARIA 006 DE 17 DE FEVEREIRO DE 2012.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/41/41_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/41/41_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA MEMBRO DA COMISSÃO PERMANENTE LICITAÇÃO DA CÂMARA MUNICIPAL DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/42/42_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/42/42_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE PONTO FACULTATIVO AOS SERVIDORES DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/43/43_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/43/43_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO DA COMISSÃO ESPECIAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/44/44_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/44/44_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE PONTO FACULTATIVO AOS SERVIÇOS DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/45/45_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/45/45_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REVOGA A PORTARIA N.18, DE 23 DE JULHO DE 2007.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/46/46_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/46/46_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE PONTO FACULTATIVO AOS SERVIDORES DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/47/47_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/47/47_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO DE PROCESSO SELETIVO SIMPLIFICADO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/48/48_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/48/48_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DA CÂMARA MUNICIPAL DE URUANA DE MINAS, DURANTE O PERÍODO DE 03.07.2012 A 31.07.2012.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/49/49_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/49/49_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE PONTO FACULTATIVO AOS SERVIDORES DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DA OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXONERA O SENHOR WEVERTON PEREIRA CARDOSO PARA O CARGO DE CHEFE DE ASSUNTOS LEGISLATIVOS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/51/51_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/51/51_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA SENHORA LETÍCIA FARIA DA ROCHA PARA O CARGO DE CHEFE DE ASSUNTOS LEGISLATIVOS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/52/52_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/52/52_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA MEMBRO DA COMISSÃO DA CAMARA MUNICIPAL DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/29/29_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/29/29_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE PONTO FACULTATIVO AOS  SERVIDORES DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t xml:space="preserve">Tânia Menezes Lepesqueur </t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/16/16_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO FINANCEIRO DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/18/18_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRA DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/21/21_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RERRATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO PELO MUNICÍPIO PARA CONSTITUIÇÃO DO CONSORCIO INTERMUNICIPAL DE SAÚDE  E DESENVOLVIMENTO DA BACIA DO URUCUIA E NOROESTE DE MINAS E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/23/23_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/24/24_texto_integral.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/25/25_texto_integral.docx</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/24/24_texto_integral.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/25/25_texto_integral.docx</t>
   </si>
   <si>
     <t>HOMOLOGA O CONVÊNIO DE COOPERAÇÃO TÉCNICA, FINANCEIRA E SOCIAL CELEBRADO ENTRE A COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS - COHAB E O MUNICÍPIO DE URUANA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/26/26_texto_integral.docx</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/26/26_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA MULHER NOS ÓRGÃOS OFICIAIS DE URUANA DE MINAS-MG.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/27/27_texto_integral.docx</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/27/27_texto_integral.docx</t>
   </si>
   <si>
     <t>ABRE CREDITO ADICIONAL SUPLEMENTAR EM FAVOR DA CAMARA DE URUANA DE MINAS, NO VALOR DE R$ 4.000,00, PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/28/28_texto_integral.docx</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/28/28_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ADICIONAL ESPECIAL EM FAVOR DA CÂMARA MUNICIPAL DE URUANA DE MINAS, NO VALOR DE R$ 14.176,15, PARA OS FINS QUE ESPECIFICA. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -763,68 +763,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/30/30_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/31/31_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/32/32_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/33/33_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/34/34_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/35/35_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/36/36_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/37/37_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/38/38_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/39/39_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/40/40_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/41/41_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/42/42_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/43/43_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/44/44_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/45/45_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/46/46_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/47/47_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/48/48_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/49/49_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/51/51_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/52/52_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/29/29_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/24/24_texto_integral.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/25/25_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/26/26_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/27/27_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/28/28_texto_integral.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/30/30_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/31/31_texto_integral.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/32/32_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/33/33_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/34/34_texto_integral.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/35/35_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/36/36_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/37/37_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/38/38_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/39/39_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/40/40_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/41/41_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/42/42_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/43/43_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/44/44_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/45/45_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/46/46_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/47/47_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/48/48_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/49/49_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/51/51_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/52/52_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/29/29_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/24/24_texto_integral.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/25/25_texto_integral.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/26/26_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/27/27_texto_integral.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/28/28_texto_integral.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="208.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>