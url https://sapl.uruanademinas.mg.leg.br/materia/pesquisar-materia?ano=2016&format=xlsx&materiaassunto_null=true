--- v0 (2026-02-01)
+++ v1 (2026-05-02)
@@ -51,443 +51,443 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, QUE SEJA SOLICITADO À SENHORA PFEFEITA MUNICIPAL A CONSTRUÇÃO DE UM ABATEDOURO DE FRANGO NOS ASSENTAMENTOS OZIEL ALVES E NO LAMARCA, AMBOS NO MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, QUE ENCAMINHE UM PROJETO DE LEI À ESTA CASA DE LEIS A FIM DE CONCEDER O REAJUSTE  DO PISO NACIONAL DOS PROFISSIONAIS DO MAGISTÉRIO PARA OS SERVIDORES (PROFESSORES) DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER QUE SEJA SOLICITADO A SENHOR PREFEITA MUNICIPAL A PERFURAÇÃO DE POÇO ARTESIANO DESTINADA AO ASSENTAMENTO CAMBAÚBA NO LOTEAMENTO DEPOIS DA SERRA."</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO À SENHORA PREFEITA MUNICIPAL, QUE O ABATEDOURO DE AVES_x000D_
 SOLICITADO NA INDICAÇÃO N000512Q16, DE A TE&gt;RIFDO VEREADOR JEREMIAS PEREIRA DA SILVA, SEJA CONSTRUÍDO NO PERÍMETRO-URBÀNO DA_CIDADE_DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO À SENHORA PREFEITA MUNICIPAL QUE SEJA CONSTRUÍ DA CALÇADA_x000D_
 (PASSEIO) EM TORNO DA ESCOLA MUNICIPAL FLORIANO PEIXOTO O DISTRITO DE CERCADO, MUNICIPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO À SENHORA PREFEITA MUNICIPAL ATENDIMENTO MÉDICO SEMANAL_x000D_
 NO DISTRITO DO CERCADO, MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO À SENHORA PREFEITA MUNICIPAL A PERFURAÇÃO DE UM POÇO_x000D_
 ARTESIANO PARA BENEFICIAR AS COMUNIDADES DA VEREDINHA E BOA VISTINHA, AMBAS NO MUNICIPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Prestação de Contas</t>
   </si>
   <si>
     <t xml:space="preserve">Tânia Menezes Lepesqueur </t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE URUANA, RELATIVA AO EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL À PREFEITA MUNICIPAL, AO VICE-PREFEITO E AOS SECRETÁRIOS_x000D_
 MUNICIPAIS DE URUANA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS DA PREFEITURA MUNICIPAL DE URUANA DE MINAS - MG, RELATIVAS_x000D_
 AO EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FOLGA AOS AGENTES PÚBLICOS MEMBROS DOS PODERES EXECUTIVO E LEGISLATLVO 00 MUNICÍPIO DE URUANA DE MINAS - MG, NO DIA DE SEU ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL_x000D_
 DEFINE OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM ALIMENTOS DE ORIGEM ANIMAL E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL, A ASSOCIAÇÃO COMUNITÁRIA DOS ASSENTADOS DAS_x000D_
 FAZENDAS SAQUINHO, BARRA DAS PEDRAS E BANCO DA TERRA DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE URUANA DE MINAS A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE_x000D_
 MINAS GERAIS S/A -BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE INCLUSAO DE AÇAO NOS ANEXOS DA LEI MUNICIPAL 432/2013, DE 13 DE NOVEMBRO DE 2013, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE DO EXERCÍCIO_x000D_
 FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSERÇÃO DOS NOMES DOS VEREADORES NAS PLACAS DE INAUGURAÇÃO DE_x000D_
 OBRAS PÚBLICAS, NAS SITUAÇÕES QUE MENCIONA.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADICIONA DISPOSITIVO LEGAL À LEI MUNICIPAL 467/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2017,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REAJUSTE DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE URUANA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL, A ASSOCIAÇÃO DOS ESTUDANTES UNIVERSITÁRIOS DE_x000D_
 URUANA DE MINAS</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE HOMENAGENS DO MUNICÍPIO DE URUANA DE MINAS - MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA CRECHE MUNICIPAL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE URUANA DE MINAS PARA A 6A_x000D_
 LEGISLATURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DO_x000D_
 MUNICÍPIO DE URUANA DE MINAS PARA O QUADRIÊNIO 2017-2020 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE AÇÕES E ALTERAÇÃO DE VALORES DAS AÇÕES VÁLIDAS PARA 2017, NOS ANEXOS DA LEI MUNICIPAL 432/2013, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2017</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO E PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE URUANA DE MINAS - MG, ESTABELECE NORMAS DE ENQUADRAMENTO, INSTITUI TABELAS DE VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL, A ASSOCIAÇÃO URUANENSE DA MELHOR IDADE "ASSUMI" DE URUANA DE MINAS</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO_x000D_
 FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AO SUBSÍDIOS DOS COMPONENTES DO PODER LEGISLATIVO MUNICIPAL DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE URUANA DE MINAS - MG.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -794,68 +794,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="215.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>