--- v0 (2026-02-01)
+++ v1 (2026-05-02)
@@ -51,819 +51,819 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE REDE WI-FI NA PRAÇA DA MATRIZ DESTA CIDADE, E DISPONIBILIZAÇÃO GRATUITA DO SINAL AOS INTERESSADOS VISANDO ESTABELECER PONTO DE ACESSO PARA CONEXÃO À INTERNET.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CRIAÇÃO DÁ=MARATONA MUNICIPAL DE URUANA DE MINAS, PARA SER REALIZADA NA ÉPOCA DO ANIVERSÁRIO DA CIDADE.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.205 DO REGIMENTO INTERNO VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVINDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE ARQUIBANCADAS NO CAMPO DE FUTEBOL SOCIETY NO CENTRO POLIESPORTIVO MUNICIPAL, PRESENTE NA ENTRADA PRINCIPAL DESTA CIDADE.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DO CAMPO COM GRAMADO NO_x000D_
 CERCADO, DISTRITO DE URUANA DE MINAS </t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A IMPLANTAÇÃO DO PRONTUÁRIO ELETRÔNICO E INFORMATIZAÇÃO DO PSF E DO CENTRO DE SAÚDE DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A AMPLIAÇÃO DA CAPELA PRESENTE NO CEMITÉRIO MUNICIPAL E OUTROS SERVIÇOS DE MELHORIA DE INFRAESTRUTURA TAIS COMO: RECUPERAÇÃO E IDENTIFICAÇÃO DOS TÚMULOS; IDENTIFICAÇÃO DAS RUAS, CONSTRUÇÃO OU RECUPERAÇÃO DAS VIAS QUE SEPARAM OS TÚMULOS; LIMPEZA, ENTRE OUTROS._x000D_
 </t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.205 DO REGIMENTO INTERNO VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVINDO O PLENÁRIO, REQUERER, QUE SEJA OLICITADO AO SENHOR PREFEITO MUNICIPA~ 5INSTALAÇÃ.O DE CÂMCRAS DE I SEGURANÇA EM NOSSA CIDADE, NOS SEGUINTES PONTOS: NA PRÃÇA DA MATRIZ; EM FRENTE À ESCOLA MUNICIPAL GUSTAVO CAPANEMA E AINDA NA LATERAL DESTA MESMA INSTITUIÇÃO LIA RUA UNAÍ, "PRÓXIMO AO CONHECIDO ''BAR DO TOTÉ'; E EM FRENTE AO CENTRO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA CASA QE_AP?IO PARA RECEPCIONAR AS PESSOAS ACAMADAS E ALGUNS DEFICIENTES DO NOSSO MUNICÍPIO DÊ URUANA DE MINAS</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO -. SUÇUARANA QUE DÁ ACESSO A PROPRIEDADE DE DONA BADINA PASSANDO PELOS ANTONINHO, NO MUNICÍPIO DE URUANA DE MINAS-MG.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.205 DO REGIMENTO INTERNO VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVINDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A C01'L.STRUÇÃO~DE·~MAJQUADFÂ' ÇLE.FUTEBOL DE AREIA, NO DISTRITO DO CERCADO, MUNICÍPIO DE BRLLANA DE)VFINAS/MG.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO E SINALIZAÇÃO DOS ASSENTAMENTOS DO MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMO ART. 205 DO REGIMENTO INTERNO VEM A_x000D_
 RESPEITÁVEL PRESENÇA DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUNICIPAL REORDENAMENTO DOS NÚMEROS DAS RESIDÊNCIAS DA CIDADE DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A FAZER A REPLANTAÇÃO DE ARVORES NOS CANTEIROS DA CIDADE NOS ESPAÇOS VAGOS ONDE TEVE ALGUMAS ÁRVORES QUE NÃO}0BJÊVIVEUEMNOSSO MUNICÍPIO DÊ URUANA DE MINAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A REMOÇÃO DAS TORRES -DE TELEFONES QUE ESTÃO DENTRO DO PERÍMETRO URBANO NO NOSSO \ MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.205 DO REGIMENTO INTERNO VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVINDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO,SENHOR PREFEITO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PUBLICA NA AV. BELO HORIZONTE, BAIRRO URUANINHA, NA CIDADE DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.205 DO REGIMENTO INTERNO VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVINDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PÚBLICA NA RUA JACINTO AGUIAR ENFRENTE A ASSOCIAÇÃO DO BAIRRO URUANINHA, NA CIDADE DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.205 DO REGIMENTO INTERNO VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVINDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PÚBLICA NA AV. ARINOS PRÓXIMO A CASA DO SENHOR ALTINO, NA CIDADE DE URUANA DE MINAS ~ MO'.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.205 DO REGIMENTO INTERNO VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVINDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA COBERTURA .SOBRE A ACADEMIA QUE FOI MONTADA NO CLUBE POLIESPORTIVO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL ASFALTAMENTO E COBERTURA DO PÁTIO DOS_x000D_
 VEÍCULOS ÁREA DA SEINFRA DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUNICIPAL TROCA DA PLACA DO ESTÁDIO COM O NOME CORRETO DO_x000D_
 HOMENAGEADO QUE JÁ FOI MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUNICIPAL 'A FAZER MELHORIAS NA PONTE SOBRE O RIO SÃO MIGUEL DO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A COMPRA DE UNIFORMES PARA OS FUNCIONÁRIOS DA PREFEITURA DO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM A_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER, QUE_x000D_
 SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A AQUISIÇÃO E INSTALAÇÃO DE LIXEIRAS NAS VIAS PÚBLICAS URBANAS DA NOSSA CIDADE E DISTRITO DO CERCADO, BEM COMO NOS LOCAIS ONDE HÁ GRANDE MOVIMENTAÇÃO DE PESSOAS TAIS COMO PRAÇA, ÓRGÃOS PÚBLICOS, DENTRE OUTROS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE PLACAS REFLETIVAS EM_x000D_
 CHARRETES, CARRETAS DE TRATOR, DENTRE OUTROS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A PINTURA DOS QUEBRA MOLAS NA SEDE DO_x000D_
 "MUNICÍPIO DE URUANA DE MINAS~-"MG E DISTRITO DO CERCADO.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE UM MATA BURRO NA FAZENDA DE WASHINGTON.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL O LEVANTAMENTO E CASCALHAMENTO DA ESTRADA QUE DA ACESSO ÀS PROPRIEDADES DO SR. CARLOS ALBERTO E ANTONIO PORTO NEIVA,INICIANDO NA PROPRIEDADE DO SR. AURÉLIO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE UM MATA BURRO NA ESTRADA QUE DA ACESSO À PROPRIEDADE DO SR. ELI ALVES DA SILVA SITUADO NA FAZENDA JIBÓIA.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE DOIS MATA BURROS NA ESTRADA QUE DA ACESSO À PROPRIEDADE DO SR. JOAQUIM BARBOSA ROCHA SITUADO NA FAZENDA SÃO MIGUEL.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ARTIGO 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO,_x000D_
 REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A REFORMA DAS CORRENTES QUE_x000D_
 CERCA A GRAMA NA PRAÇA DA MATRIZ E COLOCAR PLACA DE AVISO (NÃO PISE) .</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE DOIS BANHEIROS DENTRO DA QUADRA DA ESCOLA MUNICIPAL GUSTAVO CAPANEMA E A INSTALAÇÃO DE UM BEBEDOR.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ARTIGO 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO,_x000D_
 REQUERER, QUE ENCAMINHE UM PROJETO DE LEI À ESTA CASA DE LEIS A FIM DE CONCEDER O_x000D_
 REAJUSTE DO PISO NACIONAL DOS PROFISSIONAIS DO-MAGISTÉRIO RARA OS SERVIDORES PROFESSORES) DA REDE MUNICIPAL DE ENSINO&gt;</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A REFORMA DA PONTE DO RIO SÃO MIGUEL, LOCALIZADA NO TRECHO_x000D_
 URUANA/ARINOS</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A OFERTA DE TRANSPORTE COLETIVO GRATUITO AOS UNIVERSITÁRIOS E DEMAIS ESTUDANTES QUE DESLOCAM-SE AO MUNICÍPIO DE UNAÍ PARA EFETIVAR SEUS ESTUDOS</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE BARRAGEM NO P.A. ELIAS ALVES CAMBAÚBA (_x000D_
 CHAPADA ).</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A REFORMA DA PONTE DO RIO PASTO DOS BOIS, NA REGIÃO QUE_x000D_
 COMPREENDE À ASSOCIAÇÃO DO CANGUÇU E DÁ ACESSO À PROPRIEDADE DO SR. MANOEL DO CARMO.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A AQUISIÇÃO DE UM CAMINHÃO PIPA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL QUE VIABILIZE O CASCALHAMENTO E INSTALAÇÃO DE MANILHA DA ESTRADA QUE PERPASSA A PROPRIEDADE DO "SR-SAULO", NO P.A. CARLOS LAMARCA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL O PATROLAMENTO DA ESTRADA DO P.A. OZIEL ALVES E O_x000D_
 ENCASCALHAMENTO DOS PONTOS MAIS CRÍTICOS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A OFERTA DE TRANSPORTE GRATUITO DE CALCÁRIO PARA OS PEQUENOS PRODUTORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUNICIPAL DETERMINE AO SETOR RESPONSÁVEL A CONSTRUÇÃO DE_x000D_
 GUARITA NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUNICIPAL O CASCALHAMENTO DA ESTRADA QUE DÁ ACESSO AO RIO SÃO MIGUEL ( SENTIDO URUANA/ARINOS), NO TRECHO QUE ABRANGE DO INÍCIO DA ESTRADA DE TERRA ATÉ A PONTE DO RIO SÃO MIGUEL.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUNICIPAL DETERMINE AO SETOR RESPONSÁVEL A INSERÇÃO DE_x000D_
 LOMBADAS EM PONTOS CRÍTICOS AO LONGO DA AVENIDA ARINOS ( NAS PROXIMIDADES DA FARMÁCIA_x000D_
 NOROESTE, DO CENTRO MUNICIPAL DE SAÚDE E AO LONGO DA AVENIDA NAS PROXIMIDADES DO_x000D_
 SUPERMERCADO CRISTAL).</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUNICIPAL DETERMINE AO SETOR RESPONSÁVEL A INSTALAÇÃO DE_x000D_
 ILUMINAÇÃO PÚBLICA NA RUA ELI PINTO DE CARVALHO.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL QUE DETERMINE AO SETOR RESPONSÁVEL, A PERFURAÇÃO DE UM POÇO_x000D_
 ARTESIANO NO P.A. CARLOS LAMARCA , NA REGIÃO DO POPULAR "DELA" E DONA CLEUZA.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL QUE PLEITEIE, JUNTO AOS CORREIOS, A VIABILIZAÇÃO DE UM CARTEIRO AGÊNCIA DE URUANA DE MINAS-MEL.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ALTO 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A DISPONIBILIZAÇÃO DE UM FUNCIONÁRIO EM PARCERIA COM A JUNTA MILITAR, PARA A REALIZAÇÃO DE ALISTAMENTO MILITAR E CARTEIRA DE IDENTIDADE NO MUNICÍPIO DE URUANA DE MINAS-MG.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUJ,1ICIPAI1~-ERTURA DO ESPAÇO ONDE FICA A PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2017</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUMENTA O VENCIMENTO DO CARGO DE AUXILIAR DE ENFERMAGEM E ALTERA O ANEXO III DA LEI N° 476, DE 23 DE DEZEMBRO DE 2015, QUE "DISPÕE SOBRE REESTRUTURAÇÃO DO QUADRO GERAL DE CARGOS E SALÁRIOS DE PROVIMENTO EFETIVO DO PODER EXECUTIVO DO MUNICÍPIO DE URUANA DE MINAS E CONSOLIDAM OS CARGOS DAS LEIS MUNICIPAIS 278/2009, 284/2009, 315/2010, 330/2011, 375/2012, 379/2012, 414/2013,417/2013,464/2015; REVOGA AS LEIS MUNICIPAIS_x000D_
 313/2010, 314/2010, 316/2010 E 412/2013; E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DO CAMPO COM GRAMADO NO_x000D_
 CERCADO, DISTRITO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI NA 349, DE 11 DE OUTUBRO DE 2011, QUE "DISPÕE SOBRE A INSTITUIÇÃO DO CONSELHO E DO FUNDO MUNICIPAL DE TURISMO DE URUANA DE MINAS-MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPOE SOBRE A POLITICA MUNICIPAL DE TURISMO E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE URUANA DE MINAS PARA O PERÍODO DE 2018 A 2021 E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 98, DE 10 DE MAIO DE 2000, QUE "ESTABELECE O REGULAMENTO_x000D_
 DOS PERMISSIONÁRIOS DO TRANSPORTEINDIVIDUAL DE PASSAGEIROS DO MUNICÍPIO_x000D_
 DE URUANA DE MINAS - MG "</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A JORNADA DE TRABALHO DOS PROFISSIONAIS NO EXERCÍCIO DO CARGO DE FARMACÊUTICO-BIOQUÍMICO DESIGNADOS PARA O PROGRAMA REDE FARMÁCIA DE MINAS; CONVALIDA A  PORTARIA N" 484, DE 17 DE MAIO DE 2012, QUE "ESTENDE CARGA HORÁRIA DE SERVIDOR QUE_x000D_
 INDICA ... " E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE MULTAS E JUROS INCIDENTES SOBRE AS TARIFAS DE CONSUMO DE ÁGUA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1170,68 +1170,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>