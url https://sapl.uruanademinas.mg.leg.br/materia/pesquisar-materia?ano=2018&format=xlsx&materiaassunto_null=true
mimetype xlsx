--- v0 (2026-02-01)
+++ v1 (2026-05-02)
@@ -51,1160 +51,1160 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO AO PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER,QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE REDE WI-FI NA PRAÇA DA MATRIZ DESTA CIDADE, E DISPONIBILIZAÇÃO GRATUITA DO .SINAL AOS INTERESSADOS VISANDO ESTABELECER PONTO DE ACESSO PARA CONEXÃO À INTERNET.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CRIAÇÃO DA, MARATONA MUNICIPAL DE URUANA DE MINAS, PARA SER REALIZADA NA ÉPOCA 'DO ANIVERSÁRIO DA CIDADE.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE ARQUIBANCADAS NO CAMPO DE FUTEBOL SOCIETY NO CENTRO POLIESPORTIVO MUNICIPAL, PRESENTE NA ENTRADA PRINCIPAL DESTA CIDADE.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DO CAMPO COM GRAMADO NO CERCADO, DISTRITO DE URUANA DEMINAS - MG.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A IMPLANTAÇÃO DO PRONTUÁRIO ELETRÔNICO E INFORMATIZAÇÃO DO PSF E DO CENTRO DE SAÚDE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A AMPLIAÇÃO DA CAPELA PRESENTE NO CEMITÉRIO MUNICIPAL E OUTROS SERVIÇOS DE MELHORIA DE INFRAESTRUTURA TAIS COMO: RECUPERAÇÃO E IDENTIFICAÇÃO DOS TÚMULOS; IDENTIFICAÇÃO DAS RUAS, CONSTRUÇÃO OU RECUPERAÇÃO DAS VIAS QUE SEPARAM OS TÚMULOS; LIMPEZA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA EM NOSSA CIDADE, NOS SEGUINTES PONTOS: NA PRAÇA DA MATRIZ; EM FRENTE À ESCOLA MUNICIPAL GUSTAVO CAPANEMA E AINDA NA LATERAL DESTA MESMA INSTITUIÇÃO NA RUA UNAÍ, PRÓXIMO AO CONHECIDO "BAR DO TOTE"; E EM FRENTE AO CENTRO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA CASA DE APOIO PARA RECEPCIONAR AS PESSOAS ACAMADAS E ALGUNS DEFICIENTES DO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO UÇ UARANA QUE DÁ ACESSO A PROPRIEDADE DE DONA BADINA PASSANDO PELOS ANTONINHO, NO MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL DE AREIA, NO DISTRITO DO CERCADO, MUNICÍPIO DE URUANA DE MINAS/MO.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL - A IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO E SINALIZAÇÃO DOS ASSENTAMENTOS DO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL O REORDENAMENTO DOS NÚMEROS DAS RESIDÊNCIAS DA CIDADE DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A FAZER A REPLANTAÇÃO DE ÁRVORES NOS CANTEIROS DA CIDADE NOS ESPAÇOS VAGOS ONDE TEVE ALGUMAS ÁRVORES QUE NÃO SOBREVIVEU EM NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A REMOÇÃO DAS TORRES DE TELEFONES QUE ESTÃO DENTRO DO PERÍMETRO URBANO NO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PÚBLICA NA AV. BELO HORIZONTE, BAIRRO URUANINHA, NA CIDADE DE URUANA DE MINAS - MO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PÚBLICA NA RUA JACINTO AGUIAR EM FRENTE A ASSOCIAÇÃO DO BAIRRO URUANINHA E NA RUA DO BAR DA ANINHA, NA CIDADE DE URUANA DE MINAS-MG.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PÚBLICA NA AV. ARINOS PRÓXIMO A CASA DO SENHOR ALTINO E A COLOCAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA NO FINAL DA AVENIDA ARINOS NA CIDADE DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA COBERTURA SOBRE A ACADEMIA QUE FOI MONTADA NO CLUBE POLIESPORTIVO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL ASFALTAMENTO E COBERTURA DO PÁTIO DOS VEÍCULOS ÁREA DA SEINFRA DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A TROCA DA PLACA DO ESTÁDIO COM O NOME CORRETO DO HOMENAGEADO QUE JÁ FOI APROVADO NA CÂMARA MUNICIPAL DE URUANA DE MINAS</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A FAZER MELHORIAS NA PONTE SOBRE O RIO SÃO MIGUEL DO NOSSO MUNICÍPIO DE URUANA DE - MINAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM MATA BURRO NA ESTRADA QUE DA, . ACESSO AO CEMITÉRIO NO MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL PARA CEDER UM VEÍCULO EXCLUSIVO PARA O CONSELHO TUTELAR DO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/222/222_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A BUSCA JUNTO AOS ÓRGÃOS COMPETENTES PARA A REALIZAÇÃO DA REFORMA DA ESCOLA ESTADUAL DAREI RIBEIRO DO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A COBERTURA DO PARQUE DA ESCOLA BALÃO MÁGICO DO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL REFLETORES NO ESTÁDIO DO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL MELHORIAS NAS ESTRADAS QUE DA ACESSO AS CACHOEIRAS DO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL DESTINA RECURSOS COM O INTUITO DE DA APOIO ÀS IGREJAS EVANGÉLICAS, GRUPO DE FOLIA, E ARTISTAS DA CIDADE.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A REFORMA DO ESPAÇO ONDE ERA UMA QUADRA DE FUTSAL EM FRENTE O RESTAURANTE DA IONE PARA QUE A POPULAÇÃO DO MUNICÍPIO POSSA UTILIZAR PARA FAZER ALGUM EVENTO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL MELHORIAS NA ESTRADA QUE DA ACESSO A CASA DA MARILDA RESIDENTE NO BANCO DA TERRA, QUE FAZ DIVISA COM OS LOTES DO SENHOR FITE E SENHOR NON.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SCJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE MEIO FIO NAS RUAS ASFALTADAS DA NOSSA CIDADE DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL QUE SEJA CONSTRUÍ DA CALÇADA_x000D_
 (PASSEIO) NO BAIRRO URUANINHA E ELDORADO E AONDE MAIS NÃO FORAM FEITOS, NO NOSSO_x000D_
 MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A COBERTURA DO ESPAÇO ONDE FICA A PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL O AUMENTO E A REGULAMENTAÇÃO DE MAIS 3(TRÊS) PERMISSÕES DE TÁXI.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A PERMISSÃO E LEGALIZAÇÃO PARA 3(TRÊS) MOTO TÁXI NO NOSSO MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A REFORMA DA PARTE DE ILUMINAÇÃO DO TERMINAL RODOVIÁRIO, ONDE AS LUMINÁRIAS ESTÃO CAÍDAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL O RECAPEAMENTO DAS RUAS DO CONJUNTO HABITACIONAL (CASINHAS) DO NOSSO MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A IMPLANTAÇÃO DE MANILHAS OU OUTROS MEIOS CABÍVEIS NO SETOR DE OFICINAS EM FRENTE A MECÂNICA DO ZÉ MAMÃO E MARCENARIA DO CRISTIANO E TÕEZINHO MARCENEIRO.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL O LEVANTAMENTO E CASCALHAMENTO DA ESTRADA QUE DA ACESSO ÀS PROPRIEDADES DO SR. CARLOS ALBERTO E ANTÔNIO PORTO NEIVA, INICIANDO NA PROPRIEDADE DO SR. AURÉLIO.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE UM MATA BURRO NA ESTRADA QUE DA ACESSO À PROPRIEDADE DO SR. CORI QUE FAZ DIVISA COM A PROPRIEDADE DA SRA. MACIMIANA SITUADOS NA FAZENDA JIBÓIA.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE UM MATA BURRO NA ESTRADA QUE DA ACESSO À PROPRIEDADE DO SR. CORI QUE FAZ DIVISA COM A PROPRIEDADE DA SRA. MACIMIANA_x000D_
 SITUADOS NA FAZENDA JIBÓIA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A PINTURA DOS QUEBRA MOLAS NA SEDE DO MUNICÍPIO DE URUANA DE MINAS - MO E DISTRITO DO CERCADO.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE UM MATA BURRO NA FAZENDA DE WASHINGTON.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL DETERMINE AO SETOR RESPONSÁVEL A INSERÇÃO DE QUEBRA MOLAS NA RUA TOMÉ ALVES DA ROCHA, N° 106, BAIRRO SÃO SEBASTIÃO NO NOSSO MUNICÍPIO DE URUANA DE MINAS - MO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM CÔMODO NA ET A - ESTAÇÃO DE TRATAMENTO DE ÁGUA PARA OS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE UM MATA BURRO NA ESTRADA QUE DA ACESSO À PROPRIEDADE DO SR. ELI ALVES DA SILVA SITUADO NA FAZENDA JIBÓIA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER,QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE DOIS MATA BURROS NA ESTRADA QUE DA ACESSO À PROPRIEDADE DO SR. JOAQUIM BARBOSA ROCHA SITUADO NA FAZENDA SÃO MIGUEL</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A ILUMINAÇÃO PÚBLICA NO FINAL DA RUA TOMÉ ALVES DA ROCHA, NA 106, BAIRRO SÃO SEBASTIÃO NA CIDADE DE URUANA DE MINAS - MO.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A ILUMINAÇÃO PÚBLICA NA RUA JOSÉ SILVÉRIO ALVES, N° 192, BAIRRO PRIMAVERA, NA CIDADE DE URUANA DE MINAS - MO.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A ILUMINAÇÃO PÚBLICA NO FINAL DA RUA URUCUIA, NA 486, NA CIDADE DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL QUE RETOME O PROGRAMA PÃO E_x000D_
 LEITE, NO NOSSO MUNICÍPIO DE URUANA DE MINAS - MO.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A RECUPERAÇÃO DA ESTRADA QUE DA ACESSO A PROPRIEDADE DO SR. ALAIR E DEMAIS MORADORES, E A CONSTRUÇÃO DE UM MATA BURRO NA ESTRADA QUE DA ACESSO A PROPRIEDADE DO SR. "ZÉ VIANA".</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE UM POSTE NA RUA SEBASTIÃO FONSECA MELO, N° 54,BAIRRO CENTRO, NA CIDADE DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A LEGALIZAÇÃO DE MEIO LOTE NO NOSSO MUNICÍPIO DE URUANA DE MINAS - MO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A COMPRA DE LOTES VAGOS PARA CEDER AS PESSOAS SEM CONDIÇÕES NO NOSSO MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Leonir Alves</t>
   </si>
   <si>
     <t>REQUER QUE SEJA SOLICITADO O TRANSPORTE GRATUITO DE CALCÁRIO PARA OS PEQUENOS PRODUTORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Vereador Geraldo da Mota</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/276/iindicacao_aprovada_075-180001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/276/iindicacao_aprovada_075-180001.pdf</t>
   </si>
   <si>
     <t>que seja solicitado ao Senhor Prefeito Municipal a substituição da Cadeira ODONTOLÓGICA da unidade de saúde do Distrito do Cercado.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/185/185_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA SERVIDORA QUE IDENTIFICA, PARA OCUPAR O CARGO COMISSIONADO DE_x000D_
 SECRETÁRIA DE CONTROLE INTERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/186/186_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS GESTORES DACONTA BANCÁRIA DA CÂMARA MUNICIPAL DE URUANA DE MINAS -_x000D_
 MG, E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA SRA ELIENE MENDES VIANA, PARA OCUPAR O CARGO DE CHEFE DO_x000D_
 SERVIÇO DE ASSUNTOS LEGISLATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA SENHORITA RAIANI TEIXEIRA ALMEIDA, PARA OCUPAR O CARGO_x000D_
 COMISSIONADO DE CHEFE DE - GABINETE DA PRESIDÊNCIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/189/189_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DA CÂMARA MUNICIPAL DE URUANA DE MINAS, DURANTE O PERÍODO DE 02.01.2018 A 31.12.2018</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNA A SERVIDORA RAIANI TEIXEIRA ALMEIDA COMO RESPONSÁVEL PELA LIQUIDAÇÃO DAS_x000D_
 DESPESAS CONTRATADAS PELA CÂMARA MUNICIPAL DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE PONTO FACULTATIVO AOS SERVIDORES DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETA LUTO OFICIAL NO ÂMBITO DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS,E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/192/192_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A EXONERAÇÃO DA SERVIDORA QUE IDENTIFICA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA SENHORA RAIANI TEIXEIRA ALMEIDA AO CARGO DE SECRETÁRIA EXECUTIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A NOMEAÇÃO DA SENHORA RENATA SOUZA DAMACENA PARA O CARGO DE CHEFE DO SERVIÇO DE ADMINISTRAÇÃO E FINANÇAS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO DA SERVIDORA RENATA SOUZA DAMACENA PARA RESPONDER PELO ALMOXARIFADO DA CÂMARA MUNICIPAL DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA SENHORA ANA PAULA PEREIRA CARDOSO PARA O CARGO DE CHEFE DE_x000D_
 GABINETE DA PRESIDÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DA CÂMARA NO PERÍODO DE 02/07/2018 A 31/07/2018.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/278/portaria_041setembro_de_20180001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/278/portaria_041setembro_de_20180001.pdf</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI A NOVA COMISSÃO PERMANENTE DE LICITAÇÕES DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE URUANA DE MINAS A FILIAR-SE À AMM - ASSOCIAÇÃO MINEIRA DE_x000D_
 MUNICÍPIOS - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO DE VALORIZAÇÃO EDUCACIONAL PARA OS PROFISSIONAIS DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/178/178_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N? 1, DE 23 DE SETEMBRODE 1997, QUE "DISPÕE SOBRE O ESTATUTO_x000D_
 DOS SERVIDORES DA ADMINISTRAÇÃO, DIRETA, AUTARQUIAS E FUNDAÇÕES PÚBLICAS DO MUNICÍPIO_x000D_
 DE URUANA DE MINAS-MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/179/179_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO NO QUADRO PERMANENTE DE PESSOAL DA ADMINISTRAÇÃO_x000D_
 DIRETA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/180/180_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGOS DE PROVIMENTO EFETIVO E DE LIVRE NOMEAÇÃO E EXONERAÇÃO NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/181/181_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A CELEBRAR TERMO DE TRANSAÇÃO EXTRAJUDICIAL COM A EMPRESA_x000D_
 ANTÔNIO FONSECA ROCHA-ME, PARA QUITARDÉBITOS DECORRENTES DE CONDENAÇÃO EM DANOS_x000D_
 MORAIS E MATERIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/182/182_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESTINAÇÃO DE RECURSOS PÚBLICOS EM FAVOR DA ASSOCIAÇÃO DOS ESTUDANTES_x000D_
 UNIVERSITÁRIOS DE URUANA DE MINAS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/183/183_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE TURISMO DE URUANA DE MINAS-MG.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/184/184_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO MEIO AMBIENTE - CODEMA E DÁ_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO FINANCEIRO AOS ESTUDANTES DE NÍVEL TÉCNICO E SUPERIOR PARA COBRIR DESPESAS DE TRANSPORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL DE URUANA DE MINAS</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SEÇÃO DE SERVIDOR DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE URUANA DE MINAS PARA O ABRIGO FREI PIO DA SOCIEDADE SÃO VICENTE DE PAULO DE ARINOS - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE MULTAS E JUROS INCIDENTES SOBRE AS TARIFAS DE CONSUMO DE AGUA</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER QUE SEJA COLOCADO POSTE NA RUA SEBASTIÃO FONSECA DE MELO, Nº54 BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O PROGRAMA DENOMINADO PRO-RURAL AUTORIZA A PRESTAÇÃO DE SERVIÇOS RURAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/279/projetode_lei18-20180001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/279/projetode_lei18-20180001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dívida ativa não tributária do Município e dá outras providências</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DENOMINADO MÁQUINAS PARA O DESENVOLVIMENTO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Ronaldo Ferreira de Morais</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/271/projeto-de-lei-n-021-2018.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/271/projeto-de-lei-n-021-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de ações para 2019/2021 e de valores das ações válidas para 2019, nos anexos da Lei Municipal' 512/2017, e contém outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/273/projeto_de_lei_022-2018_aprovado0001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/273/projeto_de_lei_022-2018_aprovado0001.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNiCíPIO PARA O EXERCíCIO DE 2019.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_023_aprovado20180001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_023_aprovado20180001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Inclusão da disciplina de Empreendedorismo na grade curricular das Escolas Municipais do Município de Uruana de Minas, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/275/projeto_de_lei_024-2018_aprovado0001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/275/projeto_de_lei_024-2018_aprovado0001.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Joaquim Jesus Severino Botelho ao bem público que menciona.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER QUE SEJA SOLICITADO O TRANSPORTE GRATUITO DE CALCÁRIO PARA OS PEQUENOS PRODUTORES _x000D_
 MUNICIPAIS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_resolucao_001.20180001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_resolucao_001.20180001.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal de Uruana de Minas - MG a Autoriza o Presidente ·da Mesa Diretora da proceder com a doação/devolução, ao Poder Executivo Local, os bens móveis que especifica.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1511,68 +1511,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/276/iindicacao_aprovada_075-180001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/278/portaria_041setembro_de_20180001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/279/projetode_lei18-20180001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/271/projeto-de-lei-n-021-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/273/projeto_de_lei_022-2018_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_023_aprovado20180001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/275/projeto_de_lei_024-2018_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_resolucao_001.20180001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/276/iindicacao_aprovada_075-180001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/278/portaria_041setembro_de_20180001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/279/projetode_lei18-20180001.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/271/projeto-de-lei-n-021-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/273/projeto_de_lei_022-2018_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_023_aprovado20180001.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/275/projeto_de_lei_024-2018_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_resolucao_001.20180001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>