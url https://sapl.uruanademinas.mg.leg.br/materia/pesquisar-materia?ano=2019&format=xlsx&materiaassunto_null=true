--- v0 (2026-02-01)
+++ v1 (2026-05-02)
@@ -54,363 +54,363 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Neemias Motorista</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/292/indicacao_neemias_0340001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/292/indicacao_neemias_0340001.pdf</t>
   </si>
   <si>
     <t>Programa pão e leite</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Vereador Lucídio da Mata</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/291/indicacao_lucidio_0370001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/291/indicacao_lucidio_0370001.pdf</t>
   </si>
   <si>
     <t>segurança</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Vereador Curio</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Câmeras de monitoramento</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Leonir Alves</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/290/indicacao_leonir_0500001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/290/indicacao_leonir_0500001.pdf</t>
   </si>
   <si>
     <t>estrada</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/293/indicacao_neemias_0550001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/293/indicacao_neemias_0550001.pdf</t>
   </si>
   <si>
     <t>Construção pista de caminhada</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/294/indicacao_neemias_05900011.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/294/indicacao_neemias_05900011.pdf</t>
   </si>
   <si>
     <t>arborização e bancos de cimento</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/349/portaria_n001_de_02_de_janeiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/349/portaria_n001_de_02_de_janeiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Uruana de Minas, durante o período de 03.01.2019 a 31.01.2019.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/352/portaria_n002_de_02_de_janeiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/352/portaria_n002_de_02_de_janeiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da senhora Lêda Lourenço Braga ao cargo de secretária executiva e dá outras providências</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/356/portaria_n003_de_03_de_janeiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/356/portaria_n003_de_03_de_janeiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os gestores da conta bancária da Câmara Municipal de Uruana de Minas - MG, e dá outras providências.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/358/portaria_n004_de_02_de_janeiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/358/portaria_n004_de_02_de_janeiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da senhora Eliene Mendes Viana, para o cargo de secretária controle interno.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/361/portaria_n005_de_02_de_janeiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/361/portaria_n005_de_02_de_janeiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Designa a servidora Lêda Lourenço Braga como responsável pela liquidação  das despesas contratadas pela Câmara Municipal de Uruana de Minas.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/366/portaria_n006_de_18_de_janeiro_ed_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/366/portaria_n006_de_18_de_janeiro_ed_2019..pdf</t>
   </si>
   <si>
     <t>Concede ponto facultativo aos servidores da Câmara Municipal de Uruana de Minas, estado de Minas Gerais, e dá outras providências.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/367/portaria_n007_de_01_de_fevereiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/367/portaria_n007_de_01_de_fevereiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exoneração da senhora Eliene Mendes Viana do cargo de secretária de controle interno.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/370/portaria_n008_de_01_de_fevereiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/370/portaria_n008_de_01_de_fevereiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da senhora Eliene Mendes Viana ao cargo de chefe do serviço de assuntos legislativos e dá outras providências.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/373/portaria_n009_de_01_de_fevereiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/373/portaria_n009_de_01_de_fevereiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação do senhor José Luciano Lima Damacena ao cargo de secretário de controle interno e dá outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/376/portaria_n010_de_01_de_fevereiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/376/portaria_n010_de_01_de_fevereiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da senhora Renata Souza Damacena para o cargo de chefe do serviço de administração e  finanças, e dá outras providências.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/379/portaria_n011_de_01_de_fevereiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/379/portaria_n011_de_01_de_fevereiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação da servidora Renata Souza Damacena para responder pelo almoxarifado da Câmara Municipal de Minas.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/382/portaria_n012_01_de_fevreiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/382/portaria_n012_01_de_fevreiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da senhorita Micaele de Santana Falcão, para ocupar o cargo comissionado de chefe de gabinete da presidência e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/385/portaria_n013_de_01_de_fevereiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/385/portaria_n013_de_01_de_fevereiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Uruana de Minas, durante o período de 01-02-2019 à 28-02-2019.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/389/portaria_n014_de_06_de_fevereiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/389/portaria_n014_de_06_de_fevereiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação dos membros efetivos e suplentes das comissões permanentes da Câmara Municipal de Uruana de Minas-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/391/portaria_n015_de_01_de_marco_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/391/portaria_n015_de_01_de_marco_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara de Uruana de Minas, durante o período de 01-03-2019 à 31-03-2019.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/393/portaria_n016_de_01_de_marco_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/393/portaria_n016_de_01_de_marco_de_2019..pdf</t>
   </si>
   <si>
     <t>Estabelece ponto facultativo no âmbito da Câmara Municipal de Uruana de Minas-MG.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Gilsão Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/285/indicacao_gilson_00100011.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/285/indicacao_gilson_00100011.pdf</t>
   </si>
   <si>
     <t>Recapeamento do asfalto</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/286/indicacao_gilson_00200011.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/286/indicacao_gilson_00200011.pdf</t>
   </si>
   <si>
     <t>Iluminario na rua</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/287/indicacao_gilson_0030001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/287/indicacao_gilson_0030001.pdf</t>
   </si>
   <si>
     <t>piso salarial</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/288/indicacao_gilson_0040001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/288/indicacao_gilson_0040001.pdf</t>
   </si>
   <si>
     <t>atender necessidades das familias</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>relação dos funcionários da prefeitura</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -723,68 +723,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/292/indicacao_neemias_0340001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/291/indicacao_lucidio_0370001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/290/indicacao_leonir_0500001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/293/indicacao_neemias_0550001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/294/indicacao_neemias_05900011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/349/portaria_n001_de_02_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/352/portaria_n002_de_02_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/356/portaria_n003_de_03_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/358/portaria_n004_de_02_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/361/portaria_n005_de_02_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/366/portaria_n006_de_18_de_janeiro_ed_2019..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/367/portaria_n007_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/370/portaria_n008_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/373/portaria_n009_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/376/portaria_n010_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/379/portaria_n011_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/382/portaria_n012_01_de_fevreiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/385/portaria_n013_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/389/portaria_n014_de_06_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/391/portaria_n015_de_01_de_marco_de_2019..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/393/portaria_n016_de_01_de_marco_de_2019..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/285/indicacao_gilson_00100011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/286/indicacao_gilson_00200011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/287/indicacao_gilson_0030001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/288/indicacao_gilson_0040001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/292/indicacao_neemias_0340001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/291/indicacao_lucidio_0370001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/290/indicacao_leonir_0500001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/293/indicacao_neemias_0550001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/294/indicacao_neemias_05900011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/349/portaria_n001_de_02_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/352/portaria_n002_de_02_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/356/portaria_n003_de_03_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/358/portaria_n004_de_02_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/361/portaria_n005_de_02_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/366/portaria_n006_de_18_de_janeiro_ed_2019..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/367/portaria_n007_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/370/portaria_n008_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/373/portaria_n009_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/376/portaria_n010_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/379/portaria_n011_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/382/portaria_n012_01_de_fevreiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/385/portaria_n013_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/389/portaria_n014_de_06_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/391/portaria_n015_de_01_de_marco_de_2019..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/393/portaria_n016_de_01_de_marco_de_2019..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/285/indicacao_gilson_00100011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/286/indicacao_gilson_00200011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/287/indicacao_gilson_0030001.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/288/indicacao_gilson_0040001.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="144.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>