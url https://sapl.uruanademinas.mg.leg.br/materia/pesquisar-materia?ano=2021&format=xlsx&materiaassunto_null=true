--- v0 (2026-02-01)
+++ v1 (2026-05-02)
@@ -51,552 +51,552 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_n019_de_2021_foi_renovada_e_votada_em_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_n019_de_2021_foi_renovada_e_votada_em_2023.pdf</t>
   </si>
   <si>
     <t>REQUERER, que seja solicitado a Senhora Prefeita Municipal a iluminação pública no final da Rua Urucuia, nº 486, na Cidade de Uruana de Minas - MG.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Uruana de Minas, durante  período de 04.01.2021 a 31.01.2021.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/354/portaria_n002_de_04_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/354/portaria_n002_de_04_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da servidora Lêda Lourenço Braga ao carga de secretária executiva e dá outras providências.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/357/portaria_n003_de_04_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/357/portaria_n003_de_04_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação para ocupar cargo comissionado de chefe de gabinete da presidência e dá outras providências.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/359/portaria_n004_de_04_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/359/portaria_n004_de_04_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação de Igor Fernandes da Silva, para o cargo de secretário de controle interno.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Designa a servidora Lêda Lourenço Braga como responsável pela liquidação das despesas contratadas pela Câmara Municipal de Uruana de Minas.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/364/portaria_n006_de_04_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/364/portaria_n006_de_04_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os gestores da conta bancária da Câmara Municipal de Uruana de Minas - MG, e dá outras providências.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/368/portaria_n007_de_06_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/368/portaria_n007_de_06_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os gestores da conta bancária  da Câmara de Uruana de Minas - MG, e dá outras providências.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/372/portaria_n008_de_13_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/372/portaria_n008_de_13_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Constitui comissão permanente de licitação da Câmara Municipal de Uruana de Minas/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/375/portaria_n009_de_15_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/375/portaria_n009_de_15_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Determina a devolução para a Prefeitura Municipal de Uruana de Minas de bens móveis da Câmara Municipal de Uruana de Minas.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/378/portaria_n010_de_19_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/378/portaria_n010_de_19_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o adiamento do feriado alusivo ao dia do aniversário do município.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/381/portaria_n011_de_28_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/381/portaria_n011_de_28_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Nomeia os membros para comissão de inventário, levantamento e avaliação patrimonial de bens móveis, úteis e inservíveis da Câmara Municipal de Uruana de Minas/MG.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/383/portaria_n012_de_01_de_fevereiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/383/portaria_n012_de_01_de_fevereiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Minas, durante o período de 01-02-2021 à 31-12-2021.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/386/portaria_n013_de_01_de_fevereiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/386/portaria_n013_de_01_de_fevereiro_de_2021..pdf</t>
   </si>
   <si>
     <t>dispõe sobre nomeação para ocupar cargo comissionado de chefe do Serviço de Assuntos Legislativos e dá outras providências.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/388/portaria_n014_de_01_de_fevereiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/388/portaria_n014_de_01_de_fevereiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação para ocupar cargo comissionado de chefe do Serviço de Administração e Finanças e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/301/portaria_15.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/301/portaria_15.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVO DA PORTARIA 008, DE 13 DE JANEIRO DE 2021, QUE DISPÕE SOBRE A ''CONSTITUI COMISSÃO PERMANENTE DE_x000D_
 LICITAÇÃO DA CÂMARA MUNICIPAL DE URUANA DE MINAS/MG, E DA OUTRAS PROVIDÊNCIAS" .</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/302/portaria_16.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/302/portaria_16.pdf</t>
   </si>
   <si>
     <t>"Declara Ponto Facultativo no âmbito da Câmara Municipal de Uruana de Minas, data que menciona e dá outras providências. "</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DA REUNIÃO ORDINÁRIA A REALIZAR-SE NO DIA 22 DE FEVEREIRO DE 2021</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/336/portaria_19_2021.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/336/portaria_19_2021.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo no âmbito da Câmara Municipal de Uruana de Minas, data que menciona e dá outras_x000D_
 providências. "</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/304/portaria_20.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/304/portaria_20.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para servidor conduzir veículo oficial."</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/305/portaria_22.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/305/portaria_22.pdf</t>
   </si>
   <si>
     <t>"Adia Feriado Nacional de 21 de abril para data futura e dá outras providências. "</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/335/portaria_23.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/335/portaria_23.pdf</t>
   </si>
   <si>
     <t>EXONERAÇÃO DE CARGO EM COMISSÃO DE SERVIDOR PÚBLICO DO PODER LEGI</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/334/portaria_24.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/334/portaria_24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE WÉVERTON PEREIRA CARDOSO AO CARGO DE SECRETÁRIO EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/333/portaria_26.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/333/portaria_26.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NO ÂMBITO DA cÂMARA MlJNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/332/portaria_27.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/332/portaria_27.pdf</t>
   </si>
   <si>
     <t>DETERMINA A RESTITUIÇÃO DE BENS MÓVEIS DO PODER LEGISLATIVO MUNICIPAL DE URUANA DE MINAS PARA O PODER EXECUTIVO MUNICIPAL DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/331/portaria_28_2021.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/331/portaria_28_2021.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo no âmbito da Câmara Municipal de Uruana de Minas, data que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/330/portaria_31_2021.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/330/portaria_31_2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE PONTO FACULTATIVO AOS SERVIDORES DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/322/digitalizar0001_3.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/322/digitalizar0001_3.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo no âmbito da Câmara Municipal de Uruana de Minas, data que menciona e dá outras providências</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Estabelece Feriado e Declara Ponto Facultativo no âmbito da Câmara Municipal de Uruana de Minas-MG e dá outras providências.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/317/digitalizar0003.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/317/digitalizar0003.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE MULTAS E JUROS  INCIDENTES SOBRE AS TARIFAS DE AGUA E IPTU DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_02.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO AOS MEMBROS DA COMISSÃO PERMANENTE DE LICITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/314/digitalizar00011.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/314/digitalizar00011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL ,QUE CONCEDE AUXÍLIO FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES FIRMADO, ENTRE MUNICIPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE_x000D_
 À PANDEMIA DO CORONA VIRUS; MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/315/digitalizar0008.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/315/digitalizar0008.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA  E DEVALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO-CACS/FUNDEB,E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_06.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_06.pdf</t>
   </si>
   <si>
     <t>Institui o programa Uruana Educação Integral + Qualidade, e da outras providências.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_007.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DE REMUNERAÇÃO DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_09.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_09.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGAS EM CARGO DE PROFESSOR DE MATEMÁTICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A  ASSOCIAÇÃO DE PEQUENOS PRODUTORES RURAIS SOL NASCENTE P.A.OZIEL ALVES 11 DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE URUANA DE MINAS-MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A-_x000D_
 BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_013.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_013.pdf</t>
   </si>
   <si>
     <t>Concede isenção de multas e juros incidentes sobre o iptu e dá outras providencias</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_014.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_014.pdf</t>
   </si>
   <si>
     <t>MODIFICA E REVOGA DISPOSIÇÕES DA LEI 276 DE 2009, QUE AUTORIZA A CONCESSÃO DE ESTÁGIOE dÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_resolucao_01.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_resolucao_01.pdf</t>
   </si>
   <si>
     <t>Autoriza a Presidente da Mesa Diretora da Câmara Municipal de Uruana de Minas - MG a proceder com a Devolução, ao Poder Executivo Local, os bens móveis que especifica.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/316/digitalizar0002.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/316/digitalizar0002.pdf</t>
   </si>
   <si>
     <t>Altera provisoriamente e pelo tempo que durara pandemia do.--vírusCOVID-19,- o horário para realização de Reuniões Ordinária da Câmara Municipal de Uruana de Minas</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/310/resolucao_003.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/310/resolucao_003.pdf</t>
   </si>
   <si>
     <t>Autoriza a  Presidente da Mesa Diretora da Câmara Municipal de Uruana de Minas-  MG a proceder com a Devolução ,ao Poder Executivo Local, os bens móveis que especifica.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUA LAOS VEREADORES ,OBSERVADO O DISPOSTO NO ART.29 ,INCISO VIE VII,29A, CAPUTE § 1°,E ART.37,X E XI, DA CONSTITUiÇÃO FEDERAL E AOS  SERVIDORES EFETIVOS E COMISSIONADOS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>DEL</t>
   </si>
   <si>
     <t>Deliberação</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/299/deliberacao_no001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/299/deliberacao_no001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DA CÂMARA MUNICIPAL DE URUANA DE MINAS EM RAZÃO DA PANDEMIA DISSEMINADA PELO CORONAVÍRUS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -903,68 +903,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_n019_de_2021_foi_renovada_e_votada_em_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/354/portaria_n002_de_04_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/357/portaria_n003_de_04_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/359/portaria_n004_de_04_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/364/portaria_n006_de_04_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/368/portaria_n007_de_06_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/372/portaria_n008_de_13_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/375/portaria_n009_de_15_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/378/portaria_n010_de_19_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/381/portaria_n011_de_28_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/383/portaria_n012_de_01_de_fevereiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/386/portaria_n013_de_01_de_fevereiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/388/portaria_n014_de_01_de_fevereiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/301/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/302/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/336/portaria_19_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/304/portaria_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/305/portaria_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/335/portaria_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/334/portaria_24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/333/portaria_26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/332/portaria_27.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/331/portaria_28_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/330/portaria_31_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/322/digitalizar0001_3.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/317/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/314/digitalizar00011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/315/digitalizar0008.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/316/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/310/resolucao_003.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/299/deliberacao_no001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_n019_de_2021_foi_renovada_e_votada_em_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/354/portaria_n002_de_04_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/357/portaria_n003_de_04_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/359/portaria_n004_de_04_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/364/portaria_n006_de_04_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/368/portaria_n007_de_06_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/372/portaria_n008_de_13_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/375/portaria_n009_de_15_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/378/portaria_n010_de_19_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/381/portaria_n011_de_28_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/383/portaria_n012_de_01_de_fevereiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/386/portaria_n013_de_01_de_fevereiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/388/portaria_n014_de_01_de_fevereiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/301/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/302/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/336/portaria_19_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/304/portaria_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/305/portaria_22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/335/portaria_23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/334/portaria_24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/333/portaria_26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/332/portaria_27.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/331/portaria_28_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/330/portaria_31_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/322/digitalizar0001_3.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/317/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/314/digitalizar00011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/315/digitalizar0008.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_013.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_014.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/316/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/310/resolucao_003.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/299/deliberacao_no001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="240" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>