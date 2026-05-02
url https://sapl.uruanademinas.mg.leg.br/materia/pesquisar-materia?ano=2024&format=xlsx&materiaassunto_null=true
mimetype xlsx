--- v0 (2026-02-01)
+++ v1 (2026-05-02)
@@ -51,514 +51,514 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/451/indicacao_no001_de_2024.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/451/indicacao_no001_de_2024.pdf</t>
   </si>
   <si>
     <t>Requerer , à Senhora prefeita Municipal que seja ofertada Escolinha de Futebol.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/452/indicacao_no002.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/452/indicacao_no002.pdf</t>
   </si>
   <si>
     <t>Requer, que seja solicitado a Senhora Prefeita Municipal Tânia Menezes, que reestabeleça o programa Pão e Leite, no nosso Município de Uruana de Minas - MG.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/457/indicacao_n003.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/457/indicacao_n003.pdf</t>
   </si>
   <si>
     <t>Sugerido à senhora Prefeita que sejam feitos reparos na estrada zona rural do projeto de assentamento Elias Alves Cambaúba</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/488/indicacao_04.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/488/indicacao_04.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve nos termos do art.205 do Regimento Interno vem à respeitável presença de V. Exa., após ouvindo o Plenário, REQUERER, que seja solicitado a Senhora Prefeita Municipal que uma das Ruas do Loteamento Sussuarana receba o nome do senhor Salvador Fonseca Rocha.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/453/portaria_no015.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/453/portaria_no015.pdf</t>
   </si>
   <si>
     <t>NOMEIA OS MEMBROS PARA COMISSÃO DE INVENTÁRIO, LEVANTAMENTO E AVALIAÇÃO PATRIMONIAL DE BENS MÓVEIS, IMÓVEIS, ÚTEIS E INSERVÍVEIS DA CÂMARA MUNICIPAL DE URUANA DE MINAS/MG.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/454/portaria_no016.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/454/portaria_no016.pdf</t>
   </si>
   <si>
     <t>DECLARA PONTO FACULTATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE URUANA DE MINAS-MG, DATA QUE MENCIONA E PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Transfere feriado no âmbito da Câmara Municipal de Uruana de Minas, data que menciona e dá outras providencias.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/470/portaria_n18.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/470/portaria_n18.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros para as comissões permanentes do poder legislativo de uruana de minas.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Declara ponto facultativo no âmbito da Câmara Municipal de Uruana de Minas</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>DECLARA LUTO OFICIAL NO AMBITO DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/487/portaria_n023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/487/portaria_n023.pdf</t>
   </si>
   <si>
     <t>TRANSFERE FERIADO NO AMBITO DA CÂMARA MUNICIPAL DE URUANA DE MINAS, DATA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial no valor de R$ 198.244,22.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de ação válida para 2024, nos anexos da Lei Municipal 588/2021, e contém outra providencias.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/460/projeto_de_lei_n003-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/460/projeto_de_lei_n003-1.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos agentes políticos do poder executivo do município de uruana de minas- mg para o quadriênio 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/461/projeto_de_lei_n004.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/461/projeto_de_lei_n004.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores da Câmara Municipal de uruana de Minas - mg para a 8ª legislatura e dá outras providencias.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/462/projeto_de_lei_n005.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/462/projeto_de_lei_n005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no valor de R$ 268.400,00.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/463/projeto_de_lei_n006.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/463/projeto_de_lei_n006.pdf</t>
   </si>
   <si>
     <t>Reestrutura remunerações contidas no programa serviços de convivência e fortalecimento de vinculos  e o programa de atenção integral á familía - PAIF, e dá outras providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/464/projeto_de_lei_n007.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/464/projeto_de_lei_n007.pdf</t>
   </si>
   <si>
     <t>Reestrutura remuneração e cargos contidos no programa saúde da família - PSF, contidos n alei 275/2009, e dá outras providencias.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/465/projeto_de_lei_n008.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/465/projeto_de_lei_n008.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a reestruturação dos quadros de cargos e salários de provimentos efetivo e em comissão do poder executivo do município de uruna de minas</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/466/projeto_de_lei_n009.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/466/projeto_de_lei_n009.pdf</t>
   </si>
   <si>
     <t>altera e reestrutura valores de bolsas e remuneração do programa uruana educação integral + qualidade</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/467/projeto_de_lei_n010.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/467/projeto_de_lei_n010.pdf</t>
   </si>
   <si>
     <t>Concede a revisão geral anual dos subsídios dos vereadores, do prefeito, vice prefeito e dos secretários municipais de uruana de minas</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_n011.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_n011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 54.721,07.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_lei_n012.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_lei_n012.pdf</t>
   </si>
   <si>
     <t>Ratifica a sexta alteração e a consolidação do contrato de consorcio do convales e da outras providencias.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_de_lei_n013-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_de_lei_n013-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas em cargos de provimento efetivo do poder executivo do município, de Uruana de Minas, altera anexos I e II da Lei Municipal 641/2024.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/479/projeto_de_lei_n014-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/479/projeto_de_lei_n014-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei orçamentaria de 2025.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/473/240809105103.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/473/240809105103.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito especial R$ 5.000,00</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_lei_n016-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_lei_n016-1.pdf</t>
   </si>
   <si>
     <t>Dispõe abertura de credito especial adicional suplementar no valor R$ 200.000,00</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_lei_n017-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_lei_n017-1.pdf</t>
   </si>
   <si>
     <t>Autoriza município de Uruana de Minas adquirir bem imóvel para implantação de aterro sanitário no Distrito de Cercado e dá outras providencias.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/476/projeto_de_lei_n018-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/476/projeto_de_lei_n018-1.pdf</t>
   </si>
   <si>
     <t>Dispõe abertura de credito especial adicional suplementar no valor R$ 45.603.47</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_lei_n019.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_lei_n019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da estrada municipal 390, que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/483/projeto_de_lei_n020.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/483/projeto_de_lei_n020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE DESTINAÇÃO E NOVA DENOMINAÇÃO DA BIBLIOTECA MUNICIPAL GUSTAVO CAPANEMA, E DÁ OUTRAS PROVIDÊNCIAS.AVIN</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Altere-se o art. 1º do Projeto de Lei nº 021/2024, passando a ter a seguinte redação:</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/491/projeto_de_lei_n022.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/491/projeto_de_lei_n022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município para o exercício de 2025.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/482/projeto_de_lei_n023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/482/projeto_de_lei_n023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão, exclusão de ações e alteração de valores das ações válidas para 2025, nos anexos da Lei Municipal 588/2021, e contém outras providências.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Denomina o campo de futebol Rozalio Sivirino Botelho logradouro publico.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/490/projeto_de_lei_027.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/490/projeto_de_lei_027.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no valor de R$1.849.000,00 (um milhão, oitocentos e quarenta e nove mil reais).</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_de_lei_028.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_de_lei_028.pdf</t>
   </si>
   <si>
     <t>Dá a denominação a logradouro público municipal que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_de_lei_029.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_de_lei_029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no valor de R$2.026.000,00 (dois milhões e vinte e seis mil reais).</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/455/projeto_resolucao_n002-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/455/projeto_resolucao_n002-1.pdf</t>
   </si>
   <si>
     <t>Concede Revisão geral anual em igual índice a todos os servidores públicos efetivos e comissionados da Câmara Municipal de Uruana de Minas - MG e dá outras providencias.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/456/requerimento_n001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/456/requerimento_n001.pdf</t>
   </si>
   <si>
     <t>solicita à Prefeita Municipal de Uruana de Minas - MG, quadro de servidores efetivos.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_02.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_02.pdf</t>
   </si>
   <si>
     <t>O vereador, infra-assinado, na forma regimental, vem à respeitável presença de Vossa Excelência, requerer o recebimento, à dispensa de parecer e a inclusão na ordem do dia da próxima reunião, da presente proposição que requer da Prefeita Municipal de Uruana de Minas, Sra. Tânia Menezes Lepesqueur, chefe do executivo, seja enviada a esta Casa, cópias integrais dos processos de contratações de prestadores de serviços, como Microempreendedores Individuais - MEI, realizadas desde 01 de janeiro de 2024, até a presente data.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/485/requerimento_03.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/485/requerimento_03.pdf</t>
   </si>
   <si>
     <t>O vereador, infra-assinado, na forma regimental, vem à respeitável presença de Vossa Excelência, requerer o recebimento, à dispensa de parecer e a inclusão na ordem do dia da próxima reunião, da presente proposição que requer à Prefeita Municipal de Uruana de Minas, Sra. Tânia Menezes Lepesqueur, chefe do Poder Executivo, seja enviado a esta Casa, o valor que o município recebeu em Emendas Parlamentares de janeiro de 2021 até a presente data, constando:_x000D_
 O valor e nome de cada parlamentar (Deputados Estaduais, Federais e Senadores da República) e o local de aplicação das verbas públicas.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/486/requerimento_04.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/486/requerimento_04.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, na forma regimental, vem à respeitável presença de Vossa Excelência requerer o recebimento, à dispensa de parecer e a inclusão na ordem do dia da próxima reunião da presente proposição, que requer à Prefeita Municipal de Uruana de Minas, Sra. Tânia Menezes Lepesqueur, chefe do Poder Executivo, que seja enviada a esta Casa, as informações sobre qual valor total foi destinado ao município de Uruana de Minas, referente a arrecadação sobre iluminação pública, paga pelos contribuintes do município a partir de janeiro de 2021 até a presente data e onde foram aplicado os recursos dessa finalidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -865,68 +865,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/451/indicacao_no001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/452/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/457/indicacao_n003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/488/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/453/portaria_no015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/454/portaria_no016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/470/portaria_n18.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/487/portaria_n023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/460/projeto_de_lei_n003-1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/461/projeto_de_lei_n004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/462/projeto_de_lei_n005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/463/projeto_de_lei_n006.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/464/projeto_de_lei_n007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/465/projeto_de_lei_n008.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/466/projeto_de_lei_n009.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/467/projeto_de_lei_n010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_n011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_lei_n012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_de_lei_n013-1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/479/projeto_de_lei_n014-1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/473/240809105103.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_lei_n016-1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_lei_n017-1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/476/projeto_de_lei_n018-1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_lei_n019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/483/projeto_de_lei_n020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/491/projeto_de_lei_n022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/482/projeto_de_lei_n023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/490/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/455/projeto_resolucao_n002-1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/456/requerimento_n001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/485/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/486/requerimento_04.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/451/indicacao_no001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/452/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/457/indicacao_n003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/488/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/453/portaria_no015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/454/portaria_no016.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/470/portaria_n18.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/487/portaria_n023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/460/projeto_de_lei_n003-1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/461/projeto_de_lei_n004.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/462/projeto_de_lei_n005.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/463/projeto_de_lei_n006.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/464/projeto_de_lei_n007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/465/projeto_de_lei_n008.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/466/projeto_de_lei_n009.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/467/projeto_de_lei_n010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_n011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_lei_n012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_de_lei_n013-1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/479/projeto_de_lei_n014-1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/473/240809105103.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_lei_n016-1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_lei_n017-1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/476/projeto_de_lei_n018-1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_lei_n019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/483/projeto_de_lei_n020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/491/projeto_de_lei_n022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/482/projeto_de_lei_n023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/490/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/455/projeto_resolucao_n002-1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/456/requerimento_n001.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/485/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/486/requerimento_04.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>