--- v0 (2025-11-24)
+++ v1 (2026-04-04)
@@ -10,4180 +10,4363 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3383" uniqueCount="1452">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3488" uniqueCount="1497">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_no001.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve nos termos do art.205 do Regimento Interno vem à_x000D_
+respeitável presença de V. Exa., após ouvindo o Plenário, REQUERER, que seja solicitado ao_x000D_
+Senhor Prefeito Municipal que reivindique junto ao órgão competente a instalação de 01 (um)_x000D_
+Poste de Energia na esquina da Rua Jacinto Aguiar com a Rua Eli Pinto de Carvalho.</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/513/indicacao_no002.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicitação de instalação de dois quebra-molas na Avenida Brasília - Bairro_x000D_
+Primavera.</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/514/indicacao_no003.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve nos termos do art.205 do Regimento Interno vem à_x000D_
+respeitável presença de V. Exa., após ouvindo o Plenário, REQUERER, que seja solicitado ao_x000D_
+Senhor Prefeito Municipal que reivindique junto ao órgão competente o asfaltamento e_x000D_
+instalação de manilhas na Rua Antônio Francisco Evangelista Estrela.</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_no004.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve nos termos do art.205 do Regimento Interno vem à_x000D_
+respeitável presença de V. Exa., após ouvindo o Plenário, REQUERER, que seja solicitado ao_x000D_
+Senhor Prefeito Municipal que reivindique junto ao órgão competente a instalação de 3 (três) a_x000D_
+4 (quatro) Postes de Energia na estrada rural saída norte pela Avenida Arinos, sentido a_x000D_
+Associação dos Pequenos Produtores Rurais da Região do São Miguel.</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/516/indicacao_no005.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve nos termos do art.205 do Regimento Interno vem à_x000D_
+respeitável presença de V. Exa., após ouvindo o Plenário, REQUERER, que seja solicitado ao_x000D_
+Senhor Prefeito Municipal que reivindique junto ao órgão competente a instalação de bancos_x000D_
+na praça localizada ao lado da sede do SAMU, que dá sentido a Avenida Brasília e a Rua_x000D_
+Manoel Carlos Pereira Mota</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/517/indicacao_no007.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, nos termos do art. 205 do Regimento Interno, vem à_x000D_
+respeitável presença de V. Exa., após ouvir o Plenário, REQUERER que seja solicitado ao_x000D_
+Senhor Prefeito Municipal a realização de melhorias urgentes na estrada que liga os municípios_x000D_
+de Uruana de Minas a Arinos, especialmente em um ponto próximo à Fazenda de Vicente_x000D_
+Carreiro.</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/518/indicacao_no008.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, nos termos do art. 205 do Regimento Interno,_x000D_
+vem à respeitável presença de V. Exa., após ouvir o Plenário, REQUERER que seja solicitada_x000D_
+ao Senhor Prefeito Municipal a disponibilidade do servidor público, ocupante do cargo de_x000D_
+Agente Administrativo, para que seja firmado convênio entre a Prefeitura Municipal de Uruana_x000D_
+de Minas e a Polícia Civil do Estado de Minas Gerais, bem como a Junta de Serviço Militar,_x000D_
+com a finalidade de viabilizar a confecção de Cédulas de Identidade e Certificados de_x000D_
+Alistamento Militar no município de Uruana de Minas/MG.</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/519/indicacao_no009.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, nos termos do art. 205 do Regimento_x000D_
+Interno, vem à respeitável presença de V. Exa., após ouvir o Plenário, REQUERER que_x000D_
+seja solicitado ao Senhor Prefeito Municipal a instalação de, no mínimo, quatro fogões,_x000D_
+na área de lazer do Rio São Miguel.</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/520/indicacao_no010.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve nos termos do art. 205 do Regimento_x000D_
+Interno (Resolução nº 037/2005) vem à respeitável presença de Vossa Excelência, após_x000D_
+ouvindo o Plenário, REQUERER, que seja solicitado ao Excelentíssimo Senhor Prefeito_x000D_
+Municipal, realização de um estudo de viabilidade com o intuito de aumentar o_x000D_
+vencimento remuneratório dos Conselheiros Tutelares do município de Uruana de_x000D_
+Minas/MG, a fim de seja fixado o vencimento em dois salários mínimos vigente no país.</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/521/indicacao_no011.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, nos termos do art. 205 do Regimento_x000D_
+Interno, vem à respeitável presença de V. Exa., após ouvir o Plenário, REQUERER que_x000D_
+seja solicitado ao Senhor Prefeito Municipal a instalação de ventiladores na Capela de Velório do Município.</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/522/indicacao_no012.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, nos termos do art. 205 do Regimento Interno, vem à_x000D_
+respeitável presença de V. Exa., após ouvir o Plenário, REQUERER que seja solicitado ao Senhor_x000D_
+Prefeito Municipal a instalação de lixeiras na Praça do Portal da Cidade.</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_no014.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, nos termos do art. 205, do Regimento Interno, vêm à_x000D_
+respeitável presença de Vossa Excelência, após ouvido o Plenário, Requerer, que seja_x000D_
+solicitado, ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor de_x000D_
+infraestrutura municipal a viabilidade de estudos e instalação de iluminação pública na Rua Eli_x000D_
+Pinto de Carvalho, trecho entre a Creche Pro-infância Gustavo Campos e Escola Estadual Darci_x000D_
+Ribeiro.</t>
+  </si>
+  <si>
     <t>508</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>13</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/508/portaria_no013-2025.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/508/portaria_no013-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação de servidor para cargo de chefe de gabinete da presidência.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/509/portaria_no014-2025.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/509/portaria_no014-2025.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros ´para comissão de inventário levantamento e avaliação patrimonial de bens móveis imóveis úteis e inserviveis da Câmara municipal de uruana de minas.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/510/portsris_no015-2025.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/510/portsris_no015-2025.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo no âmbito da Câmara Municipal de Uruana de Minas.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/511/portaria_no016-2025.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/511/portaria_no016-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para servidor conduzir veículo oficial.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/494/pl_no001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/494/pl_no001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do protocolo de intenções do consórcio intermunicipal</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/495/pl_no002.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/495/pl_no002.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de credito adicional especial ao orçamento vigente</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/496/pl_no003.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/496/pl_no003.pdf</t>
   </si>
   <si>
     <t>Altera o número de vagas do quadro de cargos de provimento efetivo da prefeitura municipal de uruana  de  minas.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/497/pl_no004.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/497/pl_no004.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos profissionais do magistério e dá outras providencias.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/498/pl_n005.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/498/pl_n005.pdf</t>
   </si>
   <si>
     <t>Concede anistia de multas e  juros que especifica  autoriza parcelamento, prorroga e vencimento o imposto sobre serviço  de  qualquer natureza - ISSQN -de autônomos e de alvarás e dá outras providencias.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/505/pl_no_007.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/505/pl_no_007.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da lei nº 349 de 11 de outubro de 2011</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/504/pl_no008.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/504/pl_no008.pdf</t>
   </si>
   <si>
     <t>Altera o numero de vagas do quadro de cargos de provimento efetivo da prefeitura municipal de Uruana de Minas.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/507/pl_no009-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/507/pl_no009-1.pdf</t>
   </si>
   <si>
     <t>Institui o programa de concessão de auxilio financeiro para estudantes da rede municipal de ensino e dá outras providencias.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/506/pl_no010.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/506/pl_no010.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da lei nº 669 de 6 de março de 2025.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/501/pl_no011.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/501/pl_no011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo realizar pagamento de diárias, gratificação e vantagens a servidores cedidos de outros orgãos.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/500/pl_no012.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/500/pl_no012.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial a categoria de servidores efetivos que especifica.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/503/pl_no013.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/503/pl_no013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral de remuneração dos servidores da administração direta do poder executivo do municipio de uruana de minas</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/502/pl_no014.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/502/pl_no014.pdf</t>
   </si>
   <si>
     <t>Prorroga vigencia do prazo estabelecido na lei municipal nº668 de 6 de março de 2025</t>
   </si>
   <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/525/p.l_no015.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração e execução_x000D_
+da Lei Orçamentária Anual - 2026 e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/524/p.l_no016.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal de Esporte, do Fundo Municipal de Esporte e institui a Conferência Municipal de Esporte.</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/526/p.l_no017.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a responsabilidade compartilhada pelo_x000D_
+manejo dos resíduos sólidos urbanos e a taxa de coleta,_x000D_
+transporte, tratamento e destinação final ambientalmente_x000D_
+adequada de resíduos sólidos domiciliares (TRSD), e dá_x000D_
+outras providências.</t>
+  </si>
+  <si>
     <t>499</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_resulcao_no001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_resulcao_no001.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual em igual índice a todos os servidores públicos da Câmara Municipal</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>IND</t>
-[...5 lines deleted...]
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/451/indicacao_no001_de_2024.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/451/indicacao_no001_de_2024.pdf</t>
   </si>
   <si>
     <t>Requerer , à Senhora prefeita Municipal que seja ofertada Escolinha de Futebol.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/452/indicacao_no002.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/452/indicacao_no002.pdf</t>
   </si>
   <si>
     <t>Requer, que seja solicitado a Senhora Prefeita Municipal Tânia Menezes, que reestabeleça o programa Pão e Leite, no nosso Município de Uruana de Minas - MG.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/457/indicacao_n003.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/457/indicacao_n003.pdf</t>
   </si>
   <si>
     <t>Sugerido à senhora Prefeita que sejam feitos reparos na estrada zona rural do projeto de assentamento Elias Alves Cambaúba</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/488/indicacao_04.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/488/indicacao_04.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve nos termos do art.205 do Regimento Interno vem à respeitável presença de V. Exa., após ouvindo o Plenário, REQUERER, que seja solicitado a Senhora Prefeita Municipal que uma das Ruas do Loteamento Sussuarana receba o nome do senhor Salvador Fonseca Rocha.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/453/portaria_no015.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/453/portaria_no015.pdf</t>
   </si>
   <si>
     <t>NOMEIA OS MEMBROS PARA COMISSÃO DE INVENTÁRIO, LEVANTAMENTO E AVALIAÇÃO PATRIMONIAL DE BENS MÓVEIS, IMÓVEIS, ÚTEIS E INSERVÍVEIS DA CÂMARA MUNICIPAL DE URUANA DE MINAS/MG.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/454/portaria_no016.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/454/portaria_no016.pdf</t>
   </si>
   <si>
     <t>DECLARA PONTO FACULTATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE URUANA DE MINAS-MG, DATA QUE MENCIONA E PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.uruanademinas.mg.leg.br/media/</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Transfere feriado no âmbito da Câmara Municipal de Uruana de Minas, data que menciona e dá outras providencias.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/470/portaria_n18.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/470/portaria_n18.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros para as comissões permanentes do poder legislativo de uruana de minas.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Declara ponto facultativo no âmbito da Câmara Municipal de Uruana de Minas</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>DECLARA LUTO OFICIAL NO AMBITO DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/487/portaria_n023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/487/portaria_n023.pdf</t>
   </si>
   <si>
     <t>TRANSFERE FERIADO NO AMBITO DA CÂMARA MUNICIPAL DE URUANA DE MINAS, DATA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial no valor de R$ 198.244,22.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de ação válida para 2024, nos anexos da Lei Municipal 588/2021, e contém outra providencias.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/460/projeto_de_lei_n003-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/460/projeto_de_lei_n003-1.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos agentes políticos do poder executivo do município de uruana de minas- mg para o quadriênio 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/461/projeto_de_lei_n004.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/461/projeto_de_lei_n004.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores da Câmara Municipal de uruana de Minas - mg para a 8ª legislatura e dá outras providencias.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/462/projeto_de_lei_n005.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/462/projeto_de_lei_n005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no valor de R$ 268.400,00.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/463/projeto_de_lei_n006.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/463/projeto_de_lei_n006.pdf</t>
   </si>
   <si>
     <t>Reestrutura remunerações contidas no programa serviços de convivência e fortalecimento de vinculos  e o programa de atenção integral á familía - PAIF, e dá outras providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/464/projeto_de_lei_n007.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/464/projeto_de_lei_n007.pdf</t>
   </si>
   <si>
     <t>Reestrutura remuneração e cargos contidos no programa saúde da família - PSF, contidos n alei 275/2009, e dá outras providencias.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/465/projeto_de_lei_n008.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/465/projeto_de_lei_n008.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a reestruturação dos quadros de cargos e salários de provimentos efetivo e em comissão do poder executivo do município de uruna de minas</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/466/projeto_de_lei_n009.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/466/projeto_de_lei_n009.pdf</t>
   </si>
   <si>
     <t>altera e reestrutura valores de bolsas e remuneração do programa uruana educação integral + qualidade</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/467/projeto_de_lei_n010.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/467/projeto_de_lei_n010.pdf</t>
   </si>
   <si>
     <t>Concede a revisão geral anual dos subsídios dos vereadores, do prefeito, vice prefeito e dos secretários municipais de uruana de minas</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_n011.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_n011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 54.721,07.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_lei_n012.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_lei_n012.pdf</t>
   </si>
   <si>
     <t>Ratifica a sexta alteração e a consolidação do contrato de consorcio do convales e da outras providencias.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_de_lei_n013-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_de_lei_n013-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas em cargos de provimento efetivo do poder executivo do município, de Uruana de Minas, altera anexos I e II da Lei Municipal 641/2024.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/479/projeto_de_lei_n014-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/479/projeto_de_lei_n014-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei orçamentaria de 2025.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/473/240809105103.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/473/240809105103.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito especial R$ 5.000,00</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_lei_n016-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_lei_n016-1.pdf</t>
   </si>
   <si>
     <t>Dispõe abertura de credito especial adicional suplementar no valor R$ 200.000,00</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_lei_n017-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_lei_n017-1.pdf</t>
   </si>
   <si>
     <t>Autoriza município de Uruana de Minas adquirir bem imóvel para implantação de aterro sanitário no Distrito de Cercado e dá outras providencias.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/476/projeto_de_lei_n018-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/476/projeto_de_lei_n018-1.pdf</t>
   </si>
   <si>
     <t>Dispõe abertura de credito especial adicional suplementar no valor R$ 45.603.47</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_lei_n019.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_lei_n019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da estrada municipal 390, que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/483/projeto_de_lei_n020.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/483/projeto_de_lei_n020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE DESTINAÇÃO E NOVA DENOMINAÇÃO DA BIBLIOTECA MUNICIPAL GUSTAVO CAPANEMA, E DÁ OUTRAS PROVIDÊNCIAS.AVIN</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Altere-se o art. 1º do Projeto de Lei nº 021/2024, passando a ter a seguinte redação:</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/491/projeto_de_lei_n022.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/491/projeto_de_lei_n022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município para o exercício de 2025.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/482/projeto_de_lei_n023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/482/projeto_de_lei_n023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão, exclusão de ações e alteração de valores das ações válidas para 2025, nos anexos da Lei Municipal 588/2021, e contém outras providências.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Denomina o campo de futebol Rozalio Sivirino Botelho logradouro publico.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/490/projeto_de_lei_027.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/490/projeto_de_lei_027.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no valor de R$1.849.000,00 (um milhão, oitocentos e quarenta e nove mil reais).</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_de_lei_028.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_de_lei_028.pdf</t>
   </si>
   <si>
     <t>Dá a denominação a logradouro público municipal que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_de_lei_029.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_de_lei_029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no valor de R$2.026.000,00 (dois milhões e vinte e seis mil reais).</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/455/projeto_resolucao_n002-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/455/projeto_resolucao_n002-1.pdf</t>
   </si>
   <si>
     <t>Concede Revisão geral anual em igual índice a todos os servidores públicos efetivos e comissionados da Câmara Municipal de Uruana de Minas - MG e dá outras providencias.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/456/requerimento_n001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/456/requerimento_n001.pdf</t>
   </si>
   <si>
     <t>solicita à Prefeita Municipal de Uruana de Minas - MG, quadro de servidores efetivos.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_02.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_02.pdf</t>
   </si>
   <si>
     <t>O vereador, infra-assinado, na forma regimental, vem à respeitável presença de Vossa Excelência, requerer o recebimento, à dispensa de parecer e a inclusão na ordem do dia da próxima reunião, da presente proposição que requer da Prefeita Municipal de Uruana de Minas, Sra. Tânia Menezes Lepesqueur, chefe do executivo, seja enviada a esta Casa, cópias integrais dos processos de contratações de prestadores de serviços, como Microempreendedores Individuais - MEI, realizadas desde 01 de janeiro de 2024, até a presente data.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/485/requerimento_03.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/485/requerimento_03.pdf</t>
   </si>
   <si>
     <t>O vereador, infra-assinado, na forma regimental, vem à respeitável presença de Vossa Excelência, requerer o recebimento, à dispensa de parecer e a inclusão na ordem do dia da próxima reunião, da presente proposição que requer à Prefeita Municipal de Uruana de Minas, Sra. Tânia Menezes Lepesqueur, chefe do Poder Executivo, seja enviado a esta Casa, o valor que o município recebeu em Emendas Parlamentares de janeiro de 2021 até a presente data, constando:_x000D_
 O valor e nome de cada parlamentar (Deputados Estaduais, Federais e Senadores da República) e o local de aplicação das verbas públicas.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/486/requerimento_04.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/486/requerimento_04.pdf</t>
   </si>
   <si>
     <t>O vereador infra-assinado, na forma regimental, vem à respeitável presença de Vossa Excelência requerer o recebimento, à dispensa de parecer e a inclusão na ordem do dia da próxima reunião da presente proposição, que requer à Prefeita Municipal de Uruana de Minas, Sra. Tânia Menezes Lepesqueur, chefe do Poder Executivo, que seja enviada a esta Casa, as informações sobre qual valor total foi destinado ao município de Uruana de Minas, referente a arrecadação sobre iluminação pública, paga pelos contribuintes do município a partir de janeiro de 2021 até a presente data e onde foram aplicado os recursos dessa finalidade.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_n001_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_n001_de_2023.pdf</t>
   </si>
   <si>
     <t>Requerer que seja solicitado a Senhora Prefeita Municipal que reivindique junto ao órgão competente a instalação de 01 (um) poste de energia na rua Aguiar, nº 181</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_n002_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_n002_de_2023.pdf</t>
   </si>
   <si>
     <t>Requerer que seja solicitado a Senhora Prefeita Municipal os reparos da iluminação da praça da Bíblia no município de Uruana de Minas.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_n003_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_n003_de_2023.pdf</t>
   </si>
   <si>
     <t>Requerer que seja solicitado a Senhora Prefeita Municipal que seja feito um quebra mola na rua Vicente Alves</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_n004_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_n004_de_2023.pdf</t>
   </si>
   <si>
     <t>Requerer que seja solicitado a Senhora Prefeita Municipal que seja feita a limpeza das barraginhas dos produtores rurais dos Assentamentos Elias Alves Cambaúa e Oziel Alves I e II.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/441/indicacao_n011_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/441/indicacao_n011_de_2023.pdf</t>
   </si>
   <si>
     <t>Requerer que seja solicitado a Senhora Prefeita Municipal um tratos com carreta para a Associação João Hemídio do Assentamento Carlos Lamarca</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/442/indicacao_n012_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/442/indicacao_n012_de_2023.pdf</t>
   </si>
   <si>
     <t>Requerer que seja solicitado a Senhora Prefeita Municipal que seja feito os reparos necessários na iluminação pública do Distrito do Cercado.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/443/indicacao_n013_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/443/indicacao_n013_de_2023.pdf</t>
   </si>
   <si>
     <t>REQUERER, que seja solicitado a Senhora Prefeita Municipal a adesão ao Programa Nacional de Segurança nas Escolas Chamada Pública, pelo qual serão destinados recursos para o financiamento de projetos estaduais e municipais relacionados ao fortalecimento, ao aprimoramento ou à institucionalização de rondas especializadas ou outras ações no enfrentamento e na prevenção de crimes no contexto escolar e no seu entorno, no âmbito da Política Nacional de Segurança Pública - Sistema Único de Segurança Pública - Fundo Nacional de Segurança Pública, conforme termos definidos neste instrumento.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/444/indicacao_n014_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/444/indicacao_n014_de_2023.pdf</t>
   </si>
   <si>
     <t>REQUERER, que seja solicitado a Senhora Prefeita Municipal a iluminação pública no final da Rua Urucuia, nº 486, na Cidade de Uruana de Minas - MG.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/445/indicacao_n015_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/445/indicacao_n015_de_2023.pdf</t>
   </si>
   <si>
     <t>REQUERER, que seja solicitado a Senhora Prefeita Municipal a iluminação pública no final da Rua Tomé Alves da Rocha, nº_x000D_
 106, Bairro São Sebastião, na Cidade de Uruana de Minas - MG.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/446/indicacao_n017_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/446/indicacao_n017_de_2023.pdf</t>
   </si>
   <si>
     <t>REQUERER, que seja solicitada a Senhora Prefeita Municipal que seja instalado ar condicionado na sala dos agentes de saúde, que fica localizada no prédio do PSF (Programa Saúde da Familia) do nosso município.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/447/indicacao_n018_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/447/indicacao_n018_de_2023.pdf</t>
   </si>
   <si>
     <t>REQUERER, que seja solicitado a Senhora Prefeita Municipal a construção de um cômodo na ETA - Estação de Tratamento de Água para os servidores.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/449/indicacao_n019_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/449/indicacao_n019_de_2023.pdf</t>
   </si>
   <si>
     <t>REQUERER, que seja solicitado a Senhora Prefeita Municipal o asfaltamento da Rua Antônio F. Evangelista Estrela, rua esta que fica entre a Creche Municipal Gustavo Campos e a Escola Estadual Darci Ribeiro.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>REQUERER, que seja solicitada a nhora Prefeita Municipal que seja instalado toldos nas janelas do Centro Municipal de Saúde.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/420/portaria_n013-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/420/portaria_n013-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Uruana de Minas - MG durante o período 17/07/2023 a 31/12/2023.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/418/portaria_n014-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/418/portaria_n014-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ponto facultativo do âmbito da Câmara Municipal de Uruana de Minas - MG que menciona e da outras providencias.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/419/portaria_n015-1.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/419/portaria_n015-1.pdf</t>
   </si>
   <si>
     <t>Declara luto oficial no âmbito da Câmara Municipal de Uruana de Minas - MG</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/429/portaria_n016.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/429/portaria_n016.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/430/portaria_n017.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/430/portaria_n017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre funcionamento da Câmara Municipal de Uruana de Minas.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/431/portaria_n018.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/431/portaria_n018.pdf</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/432/portaria_n019.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/432/portaria_n019.pdf</t>
   </si>
   <si>
     <t>Declara luto oficial</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/428/portaria_n020.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/428/portaria_n020.pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo no âmbito da câmara municipal de uruana de minas.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/427/portaria_n_021.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/427/portaria_n_021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação de Tassiany Texeirs de Almeida como pregoeira e dá outras providencias.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>altera reestruturação de bolsas e remuneração da lei 576/2021</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/397/projeto_de_lei_n002_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/397/projeto_de_lei_n002_de_2023.pdf</t>
   </si>
   <si>
     <t>cria coordenadoria municipal de proteção e defesa civil</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/398/projeto_de_lei_n003_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/398/projeto_de_lei_n003_de_2023.pdf</t>
   </si>
   <si>
     <t>altera a lei 593/2022</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/399/projeto_de_lei_n004_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/399/projeto_de_lei_n004_de_2023.pdf</t>
   </si>
   <si>
     <t>Altera o art 5ª da lei municipal 608 de 20 de dezembro de 2022</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>dispõe sobre abertura de credito adicional R$ 62.589,95</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_n06_de_2023..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_n06_de_2023..pdf</t>
   </si>
   <si>
     <t>Altera a lei 469/2015</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_n07.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_n07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral de remuneração dos servidores da administração direta do poder executivo.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lie_n08.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lie_n08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial aos profissionais do magistério do município.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/410/prpjeto_de_lei_n10.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/410/prpjeto_de_lei_n10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reposição subsídios  dos agentes políticos do poder executivo do município</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_n11.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_n11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos subsídios dos agentes políticos membros do poder legislativo do município</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_n12.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_n12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste das diárias concedidas aos vereadores e servidores do poder legislativo do município .</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/405/projeto_de_lei_n013_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/405/projeto_de_lei_n013_de_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de carro de passageiro para associação arinense de apoio ao paciente com cancêr</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_n014.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_n014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da lei orçamentária de 2024, e da outras providencias.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/406/projeto_de_lei_n015_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/406/projeto_de_lei_n015_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicional especial no valor de R$ 33.300,00.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_n016_de_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_n016_de_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de credito adicional especial no  orçamento do municipio e da outras providencias.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_n017.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_n017.pdf</t>
   </si>
   <si>
     <t>Declara como de urbanização especifica, com o objetivo de parcelamento para fins urbanos, o imóvel situado na área rural que menciona e da outras providencias.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_n018.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_n018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de piso salarial dos agentes comunitários de saúde e dos agentes comunitário de combate as endemias,  e da outras providencias.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_n020.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_n020.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município para o exercício de 2024.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_n021.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_n021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de valores das ações válidas para 2024, nos anexos da Lei Municipal 588/2021, e contem outras providencias.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_n022.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_n022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de credito adicional especial</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_n023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_n023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da assistência financeira</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_n024.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_n024.pdf</t>
   </si>
   <si>
     <t>Institui o conselho municipal de desenvolvimento econômico - CMDE</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_n025.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_n025.pdf</t>
   </si>
   <si>
     <t>Institui,  no âmbito do municipio de uruana de minas, a gratificação de incentivo aos indicadores de desempenho da saúde bucal, e da outras providencias.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_n026.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_n026.pdf</t>
   </si>
   <si>
     <t>Institui o fundo municipal de desenvolvimento econômico - FUNDE,  e da outras providencias.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_n027.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_n027.pdf</t>
   </si>
   <si>
     <t>Denomina nome do Prédio Público da secretaria municipal da educação na sede do município de uruana de minas de maria da abadia fonseca de souza.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_n028.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_n028.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e alteração dos cargos e salários de provimentos efetivo e em comissão da lei nº 596/2022, do poder executivo do municipio de uruana de minas.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>Concede revisão geral anual em igual índice a todos os Servidores Públicos da Câmara Municipal de Uruana de Minas - MG e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_resolucao_n002.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_resolucao_n002.pdf</t>
   </si>
   <si>
     <t>Cria a "Galeria Lilás" no âmbito da Câmara Municipal de Uruana de minas</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/337/portaria_n019_de_06_de_abril_de_2022..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/337/portaria_n019_de_06_de_abril_de_2022..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação de Tassiany Teixeira de Almeida como pegoeira e dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/338/portaria_n020_de_19_de_abril_de_2022..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/338/portaria_n020_de_19_de_abril_de_2022..pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo no âmbito da Câmara Municipal de Uruana de Minas - MG, data que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/339/portaria_n021_de_27_de_abril_de_2022..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/339/portaria_n021_de_27_de_abril_de_2022..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Uruana de Minas, durante o período de 27.04.2022 a 31.12.2022.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/340/portaria_n022_de_01_de_junho_de_2022..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/340/portaria_n022_de_01_de_junho_de_2022..pdf</t>
   </si>
   <si>
     <t>Nomeia os membros para comissão de inventário, levantamento e avaliação patrimonial de bens móveis, imóveis, úteis e inservíveis da Câmara Municipal de Uruana de Minas/MG.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/341/portaria_n023_de_15_de_junho_de_2022..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/341/portaria_n023_de_15_de_junho_de_2022..pdf</t>
   </si>
   <si>
     <t>Declara ponto facultativo no âmbito da Câmara Municipal de Uruana de Minas, data que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/342/portaria_n024_de_20_de_junho_de_2022..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/342/portaria_n024_de_20_de_junho_de_2022..pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre autorização para servidor conduzir veículo oficial."</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/395/portaria_025_de_19-09-2022.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/395/portaria_025_de_19-09-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre homologação do concurso publico da Câmara Municipal de Uruana de Minas -  MG.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/347/projeto_decreto_legislativo_n001_de_28_de_marco_de_2022..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/347/projeto_decreto_legislativo_n001_de_28_de_marco_de_2022..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Prestação de Contas do Executivo Municipal do Município de Uruana de Minas/MG, relativas ao exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/328/220314231815.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/328/220314231815.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de uruana de minas a adquirir bem imóvel para implantação de unidade de triagem e compostagem</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/327/220321221839.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/327/220321221839.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento financeiro de 2022</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/326/220321222234.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/326/220321222234.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de açao nos anexos da lei municipal 588/2021, de 09 de novembro de 2021.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/325/220321222512.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/325/220321222512.pdf</t>
   </si>
   <si>
     <t>Autoriza a destinação de recursos públicos a favor da associação dos estudantes universitários de uruana de minas.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/324/220321222757.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/324/220321222757.pdf</t>
   </si>
   <si>
     <t>Altera os vencimentos do cargo de secretário executivo, secretário de controle interno, chefe de serviço de assuntos legislativos, chefe do serviço de administração e finanças e chefe de gabinete da presidência da câmara municipal de uruana de minas e dá outras providências.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>Concede aumento salarial em igual índice a todos os servidores públicos efetivos da câmara</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_n_007_de_05_de_abril_de_2022..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_n_007_de_05_de_abril_de_2022..pdf</t>
   </si>
   <si>
     <t>Institui o programa agro legal no município de Uruana de Minas que incentiva e apoia o pequeno produtor rural e similares, autoriza a prestação de serviços rurais e dá outras providências.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/348/prpjeto_de_lei_n012_de_05_de_abril_de_2022..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/348/prpjeto_de_lei_n012_de_05_de_abril_de_2022..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reposição dos Subsídios dos Agentes Políticos do Poder Executivo e do Poder Legislativo do Município de Uruana de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>"Cria o programa IPTU verde e autoriza a concessão de desconto no imposto predial e territorial urbano - IPTU como incentivo ao uso de tecnologias ambientais sustentáveis."</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/345/projeto_de_lei_n015_de_15_de_junho_de_2022..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/345/projeto_de_lei_n015_de_15_de_junho_de_2022..pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento do exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/400/projeto_de_lei_n16_de_2022.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/400/projeto_de_lei_n16_de_2022.pdf</t>
   </si>
   <si>
     <t>autoriza concessão de contribuição financeira</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/401/projeto_de_lei_n17_de_2022.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/401/projeto_de_lei_n17_de_2022.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a obrigatoriedade de expedição de receituários médicos e odontológicos digitados.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/346/projeto_de_resolucao_n001_de_20_de_maio_de_2022..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/346/projeto_de_resolucao_n001_de_20_de_maio_de_2022..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da procuradoria da mulher no âmbito da Câmara Municipal de Uruana de Minas.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Resolução nº 037, de 18 de maio de 2005, que contém o Regimento Interno da Câmara Municipal de Uruana de Minas e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei Orgânica do Município de Uruana de Minas/MG para instituir o Orçamento Impositivo decorrente da obrigatoriedade da execução orçamentária e financeira de programações que especiífica.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_n019_de_2021_foi_renovada_e_votada_em_2023.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_n019_de_2021_foi_renovada_e_votada_em_2023.pdf</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Uruana de Minas, durante  período de 04.01.2021 a 31.01.2021.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/354/portaria_n002_de_04_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/354/portaria_n002_de_04_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da servidora Lêda Lourenço Braga ao carga de secretária executiva e dá outras providências.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/357/portaria_n003_de_04_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/357/portaria_n003_de_04_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação para ocupar cargo comissionado de chefe de gabinete da presidência e dá outras providências.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/359/portaria_n004_de_04_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/359/portaria_n004_de_04_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação de Igor Fernandes da Silva, para o cargo de secretário de controle interno.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Designa a servidora Lêda Lourenço Braga como responsável pela liquidação das despesas contratadas pela Câmara Municipal de Uruana de Minas.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/364/portaria_n006_de_04_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/364/portaria_n006_de_04_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os gestores da conta bancária da Câmara Municipal de Uruana de Minas - MG, e dá outras providências.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/368/portaria_n007_de_06_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/368/portaria_n007_de_06_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os gestores da conta bancária  da Câmara de Uruana de Minas - MG, e dá outras providências.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/372/portaria_n008_de_13_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/372/portaria_n008_de_13_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Constitui comissão permanente de licitação da Câmara Municipal de Uruana de Minas/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/375/portaria_n009_de_15_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/375/portaria_n009_de_15_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Determina a devolução para a Prefeitura Municipal de Uruana de Minas de bens móveis da Câmara Municipal de Uruana de Minas.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/378/portaria_n010_de_19_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/378/portaria_n010_de_19_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o adiamento do feriado alusivo ao dia do aniversário do município.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/381/portaria_n011_de_28_de_janeiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/381/portaria_n011_de_28_de_janeiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Nomeia os membros para comissão de inventário, levantamento e avaliação patrimonial de bens móveis, úteis e inservíveis da Câmara Municipal de Uruana de Minas/MG.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/383/portaria_n012_de_01_de_fevereiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/383/portaria_n012_de_01_de_fevereiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Minas, durante o período de 01-02-2021 à 31-12-2021.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/386/portaria_n013_de_01_de_fevereiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/386/portaria_n013_de_01_de_fevereiro_de_2021..pdf</t>
   </si>
   <si>
     <t>dispõe sobre nomeação para ocupar cargo comissionado de chefe do Serviço de Assuntos Legislativos e dá outras providências.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/388/portaria_n014_de_01_de_fevereiro_de_2021..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/388/portaria_n014_de_01_de_fevereiro_de_2021..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação para ocupar cargo comissionado de chefe do Serviço de Administração e Finanças e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/301/portaria_15.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/301/portaria_15.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVO DA PORTARIA 008, DE 13 DE JANEIRO DE 2021, QUE DISPÕE SOBRE A ''CONSTITUI COMISSÃO PERMANENTE DE_x000D_
 LICITAÇÃO DA CÂMARA MUNICIPAL DE URUANA DE MINAS/MG, E DA OUTRAS PROVIDÊNCIAS" .</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/302/portaria_16.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/302/portaria_16.pdf</t>
   </si>
   <si>
     <t>"Declara Ponto Facultativo no âmbito da Câmara Municipal de Uruana de Minas, data que menciona e dá outras providências. "</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DA REUNIÃO ORDINÁRIA A REALIZAR-SE NO DIA 22 DE FEVEREIRO DE 2021</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/336/portaria_19_2021.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/336/portaria_19_2021.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo no âmbito da Câmara Municipal de Uruana de Minas, data que menciona e dá outras_x000D_
 providências. "</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/304/portaria_20.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/304/portaria_20.pdf</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/305/portaria_22.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/305/portaria_22.pdf</t>
   </si>
   <si>
     <t>"Adia Feriado Nacional de 21 de abril para data futura e dá outras providências. "</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/335/portaria_23.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/335/portaria_23.pdf</t>
   </si>
   <si>
     <t>EXONERAÇÃO DE CARGO EM COMISSÃO DE SERVIDOR PÚBLICO DO PODER LEGI</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/334/portaria_24.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/334/portaria_24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE WÉVERTON PEREIRA CARDOSO AO CARGO DE SECRETÁRIO EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/333/portaria_26.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/333/portaria_26.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NO ÂMBITO DA cÂMARA MlJNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/332/portaria_27.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/332/portaria_27.pdf</t>
   </si>
   <si>
     <t>DETERMINA A RESTITUIÇÃO DE BENS MÓVEIS DO PODER LEGISLATIVO MUNICIPAL DE URUANA DE MINAS PARA O PODER EXECUTIVO MUNICIPAL DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/331/portaria_28_2021.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/331/portaria_28_2021.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo no âmbito da Câmara Municipal de Uruana de Minas, data que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/330/portaria_31_2021.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/330/portaria_31_2021.pdf</t>
   </si>
   <si>
     <t>CONCEDE PONTO FACULTATIVO AOS SERVIDORES DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/322/digitalizar0001_3.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/322/digitalizar0001_3.pdf</t>
   </si>
   <si>
     <t>Declara Ponto Facultativo no âmbito da Câmara Municipal de Uruana de Minas, data que menciona e dá outras providências</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Estabelece Feriado e Declara Ponto Facultativo no âmbito da Câmara Municipal de Uruana de Minas-MG e dá outras providências.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/317/digitalizar0003.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/317/digitalizar0003.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE MULTAS E JUROS  INCIDENTES SOBRE AS TARIFAS DE AGUA E IPTU DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_02.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_02.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE GRATIFICAÇÃO AOS MEMBROS DA COMISSÃO PERMANENTE DE LICITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/314/digitalizar00011.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/314/digitalizar00011.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI MUNICIPAL ,QUE CONCEDE AUXÍLIO FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES FIRMADO, ENTRE MUNICIPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE_x000D_
 À PANDEMIA DO CORONA VIRUS; MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/315/digitalizar0008.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/315/digitalizar0008.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA  E DEVALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO-CACS/FUNDEB,E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_06.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_06.pdf</t>
   </si>
   <si>
     <t>Institui o programa Uruana Educação Integral + Qualidade, e da outras providências.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_007.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_007.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DE REMUNERAÇÃO DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_09.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_09.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGAS EM CARGO DE PROFESSOR DE MATEMÁTICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A  ASSOCIAÇÃO DE PEQUENOS PRODUTORES RURAIS SOL NASCENTE P.A.OZIEL ALVES 11 DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE URUANA DE MINAS-MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A-_x000D_
 BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_013.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_013.pdf</t>
   </si>
   <si>
     <t>Concede isenção de multas e juros incidentes sobre o iptu e dá outras providencias</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_014.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_014.pdf</t>
   </si>
   <si>
     <t>MODIFICA E REVOGA DISPOSIÇÕES DA LEI 276 DE 2009, QUE AUTORIZA A CONCESSÃO DE ESTÁGIOE dÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_resolucao_01.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_resolucao_01.pdf</t>
   </si>
   <si>
     <t>Autoriza a Presidente da Mesa Diretora da Câmara Municipal de Uruana de Minas - MG a proceder com a Devolução, ao Poder Executivo Local, os bens móveis que especifica.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/316/digitalizar0002.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/316/digitalizar0002.pdf</t>
   </si>
   <si>
     <t>Altera provisoriamente e pelo tempo que durara pandemia do.--vírusCOVID-19,- o horário para realização de Reuniões Ordinária da Câmara Municipal de Uruana de Minas</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/310/resolucao_003.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/310/resolucao_003.pdf</t>
   </si>
   <si>
     <t>Autoriza a  Presidente da Mesa Diretora da Câmara Municipal de Uruana de Minas-  MG a proceder com a Devolução ,ao Poder Executivo Local, os bens móveis que especifica.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUA LAOS VEREADORES ,OBSERVADO O DISPOSTO NO ART.29 ,INCISO VIE VII,29A, CAPUTE § 1°,E ART.37,X E XI, DA CONSTITUiÇÃO FEDERAL E AOS  SERVIDORES EFETIVOS E COMISSIONADOS DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>DEL</t>
   </si>
   <si>
     <t>Deliberação</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/299/deliberacao_no001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/299/deliberacao_no001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DA CÂMARA MUNICIPAL DE URUANA DE MINAS EM RAZÃO DA PANDEMIA DISSEMINADA PELO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/298/indicacao_0050001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/298/indicacao_0050001.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao prefeito a colocação de um redutor de velocidade (quebra-mola), na rua Pedro Valadares 263.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>Neemias Motorista</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/295/indicacao_0110001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/295/indicacao_0110001.pdf</t>
   </si>
   <si>
     <t>Requer construção de pista de caminhada junto a rodovia LMG 628.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/350/portaria_n001_de_02_de_janeiro_de_2020..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/350/portaria_n001_de_02_de_janeiro_de_2020..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da senhora Lêda Lourenço Braga ao cargo de secretária executiva e dá outras providências.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/353/portaria_n002_de_02_de_janeiro_de_2020..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/353/portaria_n002_de_02_de_janeiro_de_2020..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da senhora Eliene Mendes Viana, para o cargo de secretária controle interno.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/355/portaria_n003_de_02_de_janeiro_de_2020..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/355/portaria_n003_de_02_de_janeiro_de_2020..pdf</t>
   </si>
   <si>
     <t>Concede ponto facultativo aos servidores da Câmara Municipal de Uruana de Minas, estado de Minas Gerais, e dá outras providências.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/360/portaria_n004_de_06_de_janeiro_de_2020..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/360/portaria_n004_de_06_de_janeiro_de_2020..pdf</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/363/portaria_n005_de_06_de_janeiro_de_2020..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/363/portaria_n005_de_06_de_janeiro_de_2020..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara de Uruana de Minas, durante o período de 06.01.2020 a 31.01.2020.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/365/portaria_n006_de_08_de_janeiro_de_2020..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/365/portaria_n006_de_08_de_janeiro_de_2020..pdf</t>
   </si>
   <si>
     <t>Designa a servidora Lêda Lourenço Braga como responsável pela Câmara Municipal de Uruana de Minas.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/369/portaria_n007_de_31_de_janeiro_de_2020..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/369/portaria_n007_de_31_de_janeiro_de_2020..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exoneração da servidora Eliene Mendes Viana do cargo de secretária de controle interno e dá outras providências.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/371/portaria_n009_de_03_de_fevereiro_de_2020..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/371/portaria_n009_de_03_de_fevereiro_de_2020..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da Sr. Eliene Mendes Viana, para ocupar o cargo de chefe do serviço de assuntos legislativos e dá outras providências.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/374/portaria_n009_de_03_de_fevereiro_de_2020..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/374/portaria_n009_de_03_de_fevereiro_de_2020..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da servidora Renata Souza Damacena ao cargo de secretário de controle interno.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/377/portaria_n010_de_03_de_fevereiro_de_2020..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/377/portaria_n010_de_03_de_fevereiro_de_2020..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da senhorita Míria Gomes Barbosa para ocupar o cargo comissionado de chefe de gabinete da presidência e dá outras providências.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/380/portaria_n011_de_03_de_fevereiro_de_2020..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/380/portaria_n011_de_03_de_fevereiro_de_2020..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da servidora Maria Evanuza Ribeiro dos Santos ao cargo de chefe do Serviço de Administração e Finanças e dá outras providências.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/384/portaria_n012_de_03_de_fevereiro_de_2020..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/384/portaria_n012_de_03_de_fevereiro_de_2020..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Uruana de Minas, durante o período de 03-02-2020 à 31-12-2020.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/387/portaria_n013_de_20_de_fevereiro_de_2020..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/387/portaria_n013_de_20_de_fevereiro_de_2020..pdf</t>
   </si>
   <si>
     <t>Estabelece ponto facultativo no âmbito da Câmara Municipal de Uruana de Minas-MG.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/390/portaria_n014_de_20_de_fevereiro_de_2020..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/390/portaria_n014_de_20_de_fevereiro_de_2020..pdf</t>
   </si>
   <si>
     <t>Altera a data de realização de reunião ordinária em razão de feriado.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/392/portaria_n015_de_20_de_fevereiro_de_2020..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/392/portaria_n015_de_20_de_fevereiro_de_2020..pdf</t>
   </si>
   <si>
     <t>Concede o terceiro adicional de tempo de serviço-quinquênio-a- Servidora Lêda Lourenço Braga.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/394/portaria_n016_de_18_de_marco_de_2020..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/394/portaria_n016_de_18_de_marco_de_2020..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Uruana de Minas em razão da pandemia provocada pela disseminação de coronavírus.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Gilsão Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/297/indicacao_020001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/297/indicacao_020001.pdf</t>
   </si>
   <si>
     <t>1) Requer sejam apresentados valores gastos na aquisição de dois ônibus escolares;</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/296/indicacao_030001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/296/indicacao_030001.pdf</t>
   </si>
   <si>
     <t>Requer do prefeito quais são os patrimônios do município.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/292/indicacao_neemias_0340001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/292/indicacao_neemias_0340001.pdf</t>
   </si>
   <si>
     <t>Programa pão e leite</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Vereador Lucídio da Mata</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/291/indicacao_lucidio_0370001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/291/indicacao_lucidio_0370001.pdf</t>
   </si>
   <si>
     <t>segurança</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Vereador Curio</t>
   </si>
   <si>
     <t>Câmeras de monitoramento</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Leonir Alves</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/290/indicacao_leonir_0500001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/290/indicacao_leonir_0500001.pdf</t>
   </si>
   <si>
     <t>estrada</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/293/indicacao_neemias_0550001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/293/indicacao_neemias_0550001.pdf</t>
   </si>
   <si>
     <t>Construção pista de caminhada</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/294/indicacao_neemias_05900011.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/294/indicacao_neemias_05900011.pdf</t>
   </si>
   <si>
     <t>arborização e bancos de cimento</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/349/portaria_n001_de_02_de_janeiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/349/portaria_n001_de_02_de_janeiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Uruana de Minas, durante o período de 03.01.2019 a 31.01.2019.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/352/portaria_n002_de_02_de_janeiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/352/portaria_n002_de_02_de_janeiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da senhora Lêda Lourenço Braga ao cargo de secretária executiva e dá outras providências</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/356/portaria_n003_de_03_de_janeiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/356/portaria_n003_de_03_de_janeiro_de_2019..pdf</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/358/portaria_n004_de_02_de_janeiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/358/portaria_n004_de_02_de_janeiro_de_2019..pdf</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/361/portaria_n005_de_02_de_janeiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/361/portaria_n005_de_02_de_janeiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Designa a servidora Lêda Lourenço Braga como responsável pela liquidação  das despesas contratadas pela Câmara Municipal de Uruana de Minas.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/366/portaria_n006_de_18_de_janeiro_ed_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/366/portaria_n006_de_18_de_janeiro_ed_2019..pdf</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/367/portaria_n007_de_01_de_fevereiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/367/portaria_n007_de_01_de_fevereiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a exoneração da senhora Eliene Mendes Viana do cargo de secretária de controle interno.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/370/portaria_n008_de_01_de_fevereiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/370/portaria_n008_de_01_de_fevereiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da senhora Eliene Mendes Viana ao cargo de chefe do serviço de assuntos legislativos e dá outras providências.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/373/portaria_n009_de_01_de_fevereiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/373/portaria_n009_de_01_de_fevereiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação do senhor José Luciano Lima Damacena ao cargo de secretário de controle interno e dá outras providências.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/376/portaria_n010_de_01_de_fevereiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/376/portaria_n010_de_01_de_fevereiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da senhora Renata Souza Damacena para o cargo de chefe do serviço de administração e  finanças, e dá outras providências.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/379/portaria_n011_de_01_de_fevereiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/379/portaria_n011_de_01_de_fevereiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação da servidora Renata Souza Damacena para responder pelo almoxarifado da Câmara Municipal de Minas.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/382/portaria_n012_01_de_fevreiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/382/portaria_n012_01_de_fevreiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação da senhorita Micaele de Santana Falcão, para ocupar o cargo comissionado de chefe de gabinete da presidência e dá outras providências.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/385/portaria_n013_de_01_de_fevereiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/385/portaria_n013_de_01_de_fevereiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de Uruana de Minas, durante o período de 01-02-2019 à 28-02-2019.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/389/portaria_n014_de_06_de_fevereiro_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/389/portaria_n014_de_06_de_fevereiro_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação dos membros efetivos e suplentes das comissões permanentes da Câmara Municipal de Uruana de Minas-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/391/portaria_n015_de_01_de_marco_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/391/portaria_n015_de_01_de_marco_de_2019..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara de Uruana de Minas, durante o período de 01-03-2019 à 31-03-2019.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/393/portaria_n016_de_01_de_marco_de_2019..pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/393/portaria_n016_de_01_de_marco_de_2019..pdf</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/285/indicacao_gilson_00100011.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/285/indicacao_gilson_00100011.pdf</t>
   </si>
   <si>
     <t>Recapeamento do asfalto</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/286/indicacao_gilson_00200011.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/286/indicacao_gilson_00200011.pdf</t>
   </si>
   <si>
     <t>Iluminario na rua</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/287/indicacao_gilson_0030001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/287/indicacao_gilson_0030001.pdf</t>
   </si>
   <si>
     <t>piso salarial</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/288/indicacao_gilson_0040001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/288/indicacao_gilson_0040001.pdf</t>
   </si>
   <si>
     <t>atender necessidades das familias</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>relação dos funcionários da prefeitura</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO AO PROJETO DE LEI QUE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER,QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE REDE WI-FI NA PRAÇA DA MATRIZ DESTA CIDADE, E DISPONIBILIZAÇÃO GRATUITA DO .SINAL AOS INTERESSADOS VISANDO ESTABELECER PONTO DE ACESSO PARA CONEXÃO À INTERNET.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CRIAÇÃO DA, MARATONA MUNICIPAL DE URUANA DE MINAS, PARA SER REALIZADA NA ÉPOCA 'DO ANIVERSÁRIO DA CIDADE.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE ARQUIBANCADAS NO CAMPO DE FUTEBOL SOCIETY NO CENTRO POLIESPORTIVO MUNICIPAL, PRESENTE NA ENTRADA PRINCIPAL DESTA CIDADE.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DO CAMPO COM GRAMADO NO CERCADO, DISTRITO DE URUANA DEMINAS - MG.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A IMPLANTAÇÃO DO PRONTUÁRIO ELETRÔNICO E INFORMATIZAÇÃO DO PSF E DO CENTRO DE SAÚDE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A AMPLIAÇÃO DA CAPELA PRESENTE NO CEMITÉRIO MUNICIPAL E OUTROS SERVIÇOS DE MELHORIA DE INFRAESTRUTURA TAIS COMO: RECUPERAÇÃO E IDENTIFICAÇÃO DOS TÚMULOS; IDENTIFICAÇÃO DAS RUAS, CONSTRUÇÃO OU RECUPERAÇÃO DAS VIAS QUE SEPARAM OS TÚMULOS; LIMPEZA, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA EM NOSSA CIDADE, NOS SEGUINTES PONTOS: NA PRAÇA DA MATRIZ; EM FRENTE À ESCOLA MUNICIPAL GUSTAVO CAPANEMA E AINDA NA LATERAL DESTA MESMA INSTITUIÇÃO NA RUA UNAÍ, PRÓXIMO AO CONHECIDO "BAR DO TOTE"; E EM FRENTE AO CENTRO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA CASA DE APOIO PARA RECEPCIONAR AS PESSOAS ACAMADAS E ALGUNS DEFICIENTES DO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO UÇ UARANA QUE DÁ ACESSO A PROPRIEDADE DE DONA BADINA PASSANDO PELOS ANTONINHO, NO MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA QUADRA DE FUTEBOL DE AREIA, NO DISTRITO DO CERCADO, MUNICÍPIO DE URUANA DE MINAS/MO.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL - A IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO E SINALIZAÇÃO DOS ASSENTAMENTOS DO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL O REORDENAMENTO DOS NÚMEROS DAS RESIDÊNCIAS DA CIDADE DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A FAZER A REPLANTAÇÃO DE ÁRVORES NOS CANTEIROS DA CIDADE NOS ESPAÇOS VAGOS ONDE TEVE ALGUMAS ÁRVORES QUE NÃO SOBREVIVEU EM NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A REMOÇÃO DAS TORRES DE TELEFONES QUE ESTÃO DENTRO DO PERÍMETRO URBANO NO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PÚBLICA NA AV. BELO HORIZONTE, BAIRRO URUANINHA, NA CIDADE DE URUANA DE MINAS - MO.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PÚBLICA NA RUA JACINTO AGUIAR EM FRENTE A ASSOCIAÇÃO DO BAIRRO URUANINHA E NA RUA DO BAR DA ANINHA, NA CIDADE DE URUANA DE MINAS-MG.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PÚBLICA NA AV. ARINOS PRÓXIMO A CASA DO SENHOR ALTINO E A COLOCAÇÃO DE BRAÇOS DE ILUMINAÇÃO PÚBLICA NO FINAL DA AVENIDA ARINOS NA CIDADE DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA COBERTURA SOBRE A ACADEMIA QUE FOI MONTADA NO CLUBE POLIESPORTIVO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL ASFALTAMENTO E COBERTURA DO PÁTIO DOS VEÍCULOS ÁREA DA SEINFRA DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A TROCA DA PLACA DO ESTÁDIO COM O NOME CORRETO DO HOMENAGEADO QUE JÁ FOI APROVADO NA CÂMARA MUNICIPAL DE URUANA DE MINAS</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A FAZER MELHORIAS NA PONTE SOBRE O RIO SÃO MIGUEL DO NOSSO MUNICÍPIO DE URUANA DE - MINAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM MATA BURRO NA ESTRADA QUE DA, . ACESSO AO CEMITÉRIO NO MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL PARA CEDER UM VEÍCULO EXCLUSIVO PARA O CONSELHO TUTELAR DO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/222/222_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A BUSCA JUNTO AOS ÓRGÃOS COMPETENTES PARA A REALIZAÇÃO DA REFORMA DA ESCOLA ESTADUAL DAREI RIBEIRO DO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A COBERTURA DO PARQUE DA ESCOLA BALÃO MÁGICO DO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL REFLETORES NO ESTÁDIO DO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL MELHORIAS NAS ESTRADAS QUE DA ACESSO AS CACHOEIRAS DO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL DESTINA RECURSOS COM O INTUITO DE DA APOIO ÀS IGREJAS EVANGÉLICAS, GRUPO DE FOLIA, E ARTISTAS DA CIDADE.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A REFORMA DO ESPAÇO ONDE ERA UMA QUADRA DE FUTSAL EM FRENTE O RESTAURANTE DA IONE PARA QUE A POPULAÇÃO DO MUNICÍPIO POSSA UTILIZAR PARA FAZER ALGUM EVENTO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL MELHORIAS NA ESTRADA QUE DA ACESSO A CASA DA MARILDA RESIDENTE NO BANCO DA TERRA, QUE FAZ DIVISA COM OS LOTES DO SENHOR FITE E SENHOR NON.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SCJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE MEIO FIO NAS RUAS ASFALTADAS DA NOSSA CIDADE DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL QUE SEJA CONSTRUÍ DA CALÇADA_x000D_
 (PASSEIO) NO BAIRRO URUANINHA E ELDORADO E AONDE MAIS NÃO FORAM FEITOS, NO NOSSO_x000D_
 MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A COBERTURA DO ESPAÇO ONDE FICA A PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL O AUMENTO E A REGULAMENTAÇÃO DE MAIS 3(TRÊS) PERMISSÕES DE TÁXI.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A PERMISSÃO E LEGALIZAÇÃO PARA 3(TRÊS) MOTO TÁXI NO NOSSO MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A REFORMA DA PARTE DE ILUMINAÇÃO DO TERMINAL RODOVIÁRIO, ONDE AS LUMINÁRIAS ESTÃO CAÍDAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL O RECAPEAMENTO DAS RUAS DO CONJUNTO HABITACIONAL (CASINHAS) DO NOSSO MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A IMPLANTAÇÃO DE MANILHAS OU OUTROS MEIOS CABÍVEIS NO SETOR DE OFICINAS EM FRENTE A MECÂNICA DO ZÉ MAMÃO E MARCENARIA DO CRISTIANO E TÕEZINHO MARCENEIRO.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL O LEVANTAMENTO E CASCALHAMENTO DA ESTRADA QUE DA ACESSO ÀS PROPRIEDADES DO SR. CARLOS ALBERTO E ANTÔNIO PORTO NEIVA, INICIANDO NA PROPRIEDADE DO SR. AURÉLIO.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE UM MATA BURRO NA ESTRADA QUE DA ACESSO À PROPRIEDADE DO SR. CORI QUE FAZ DIVISA COM A PROPRIEDADE DA SRA. MACIMIANA SITUADOS NA FAZENDA JIBÓIA.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE UM MATA BURRO NA ESTRADA QUE DA ACESSO À PROPRIEDADE DO SR. CORI QUE FAZ DIVISA COM A PROPRIEDADE DA SRA. MACIMIANA_x000D_
 SITUADOS NA FAZENDA JIBÓIA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A PINTURA DOS QUEBRA MOLAS NA SEDE DO MUNICÍPIO DE URUANA DE MINAS - MO E DISTRITO DO CERCADO.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE UM MATA BURRO NA FAZENDA DE WASHINGTON.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL DETERMINE AO SETOR RESPONSÁVEL A INSERÇÃO DE QUEBRA MOLAS NA RUA TOMÉ ALVES DA ROCHA, N° 106, BAIRRO SÃO SEBASTIÃO NO NOSSO MUNICÍPIO DE URUANA DE MINAS - MO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM CÔMODO NA ET A - ESTAÇÃO DE TRATAMENTO DE ÁGUA PARA OS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE UM MATA BURRO NA ESTRADA QUE DA ACESSO À PROPRIEDADE DO SR. ELI ALVES DA SILVA SITUADO NA FAZENDA JIBÓIA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER,QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE DOIS MATA BURROS NA ESTRADA QUE DA ACESSO À PROPRIEDADE DO SR. JOAQUIM BARBOSA ROCHA SITUADO NA FAZENDA SÃO MIGUEL</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A ILUMINAÇÃO PÚBLICA NO FINAL DA RUA TOMÉ ALVES DA ROCHA, NA 106, BAIRRO SÃO SEBASTIÃO NA CIDADE DE URUANA DE MINAS - MO.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A ILUMINAÇÃO PÚBLICA NA RUA JOSÉ SILVÉRIO ALVES, N° 192, BAIRRO PRIMAVERA, NA CIDADE DE URUANA DE MINAS - MO.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A ILUMINAÇÃO PÚBLICA NO FINAL DA RUA URUCUIA, NA 486, NA CIDADE DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL QUE RETOME O PROGRAMA PÃO E_x000D_
 LEITE, NO NOSSO MUNICÍPIO DE URUANA DE MINAS - MO.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A RECUPERAÇÃO DA ESTRADA QUE DA ACESSO A PROPRIEDADE DO SR. ALAIR E DEMAIS MORADORES, E A CONSTRUÇÃO DE UM MATA BURRO NA ESTRADA QUE DA ACESSO A PROPRIEDADE DO SR. "ZÉ VIANA".</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE UM POSTE NA RUA SEBASTIÃO FONSECA MELO, N° 54,BAIRRO CENTRO, NA CIDADE DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A LEGALIZAÇÃO DE MEIO LOTE NO NOSSO MUNICÍPIO DE URUANA DE MINAS - MO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A COMPRA DE LOTES VAGOS PARA CEDER AS PESSOAS SEM CONDIÇÕES NO NOSSO MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>REQUER QUE SEJA SOLICITADO O TRANSPORTE GRATUITO DE CALCÁRIO PARA OS PEQUENOS PRODUTORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Vereador Geraldo da Mota</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/276/iindicacao_aprovada_075-180001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/276/iindicacao_aprovada_075-180001.pdf</t>
   </si>
   <si>
     <t>que seja solicitado ao Senhor Prefeito Municipal a substituição da Cadeira ODONTOLÓGICA da unidade de saúde do Distrito do Cercado.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/185/185_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA SERVIDORA QUE IDENTIFICA, PARA OCUPAR O CARGO COMISSIONADO DE_x000D_
 SECRETÁRIA DE CONTROLE INTERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/186/186_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS GESTORES DACONTA BANCÁRIA DA CÂMARA MUNICIPAL DE URUANA DE MINAS -_x000D_
 MG, E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA SRA ELIENE MENDES VIANA, PARA OCUPAR O CARGO DE CHEFE DO_x000D_
 SERVIÇO DE ASSUNTOS LEGISLATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA SENHORITA RAIANI TEIXEIRA ALMEIDA, PARA OCUPAR O CARGO_x000D_
 COMISSIONADO DE CHEFE DE - GABINETE DA PRESIDÊNCIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/189/189_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DA CÂMARA MUNICIPAL DE URUANA DE MINAS, DURANTE O PERÍODO DE 02.01.2018 A 31.12.2018</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNA A SERVIDORA RAIANI TEIXEIRA ALMEIDA COMO RESPONSÁVEL PELA LIQUIDAÇÃO DAS_x000D_
 DESPESAS CONTRATADAS PELA CÂMARA MUNICIPAL DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE PONTO FACULTATIVO AOS SERVIDORES DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECRETA LUTO OFICIAL NO ÂMBITO DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS,E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/192/192_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A EXONERAÇÃO DA SERVIDORA QUE IDENTIFICA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA SENHORA RAIANI TEIXEIRA ALMEIDA AO CARGO DE SECRETÁRIA EXECUTIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A NOMEAÇÃO DA SENHORA RENATA SOUZA DAMACENA PARA O CARGO DE CHEFE DO SERVIÇO DE ADMINISTRAÇÃO E FINANÇAS, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO DA SERVIDORA RENATA SOUZA DAMACENA PARA RESPONDER PELO ALMOXARIFADO DA CÂMARA MUNICIPAL DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DA SENHORA ANA PAULA PEREIRA CARDOSO PARA O CARGO DE CHEFE DE_x000D_
 GABINETE DA PRESIDÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DA CÂMARA NO PERÍODO DE 02/07/2018 A 31/07/2018.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/278/portaria_041setembro_de_20180001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/278/portaria_041setembro_de_20180001.pdf</t>
   </si>
   <si>
     <t>NOMEIA E CONSTITUI A NOVA COMISSÃO PERMANENTE DE LICITAÇÕES DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE URUANA DE MINAS A FILIAR-SE À AMM - ASSOCIAÇÃO MINEIRA DE_x000D_
 MUNICÍPIOS - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PRÊMIO DE VALORIZAÇÃO EDUCACIONAL PARA OS PROFISSIONAIS DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/178/178_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N? 1, DE 23 DE SETEMBRODE 1997, QUE "DISPÕE SOBRE O ESTATUTO_x000D_
 DOS SERVIDORES DA ADMINISTRAÇÃO, DIRETA, AUTARQUIAS E FUNDAÇÕES PÚBLICAS DO MUNICÍPIO_x000D_
 DE URUANA DE MINAS-MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/179/179_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS DE PROVIMENTO EFETIVO NO QUADRO PERMANENTE DE PESSOAL DA ADMINISTRAÇÃO_x000D_
 DIRETA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/180/180_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGOS DE PROVIMENTO EFETIVO E DE LIVRE NOMEAÇÃO E EXONERAÇÃO NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/181/181_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A CELEBRAR TERMO DE TRANSAÇÃO EXTRAJUDICIAL COM A EMPRESA_x000D_
 ANTÔNIO FONSECA ROCHA-ME, PARA QUITARDÉBITOS DECORRENTES DE CONDENAÇÃO EM DANOS_x000D_
 MORAIS E MATERIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/182/182_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESTINAÇÃO DE RECURSOS PÚBLICOS EM FAVOR DA ASSOCIAÇÃO DOS ESTUDANTES_x000D_
 UNIVERSITÁRIOS DE URUANA DE MINAS-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/183/183_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE TURISMO DE URUANA DE MINAS-MG.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/184/184_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO MEIO AMBIENTE - CODEMA E DÁ_x000D_
 OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIO FINANCEIRO AOS ESTUDANTES DE NÍVEL TÉCNICO E SUPERIOR PARA COBRIR DESPESAS DE TRANSPORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL DE URUANA DE MINAS</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A SEÇÃO DE SERVIDOR DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE URUANA DE MINAS PARA O ABRIGO FREI PIO DA SOCIEDADE SÃO VICENTE DE PAULO DE ARINOS - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE MULTAS E JUROS INCIDENTES SOBRE AS TARIFAS DE CONSUMO DE AGUA</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER QUE SEJA COLOCADO POSTE NA RUA SEBASTIÃO FONSECA DE MELO, Nº54 BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O PROGRAMA DENOMINADO PRO-RURAL AUTORIZA A PRESTAÇÃO DE SERVIÇOS RURAIS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/279/projetode_lei18-20180001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/279/projetode_lei18-20180001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dívida ativa não tributária do Município e dá outras providências</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DENOMINADO MÁQUINAS PARA O DESENVOLVIMENTO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>Ronaldo Ferreira de Morais</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/271/projeto-de-lei-n-021-2018.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/271/projeto-de-lei-n-021-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão de ações para 2019/2021 e de valores das ações válidas para 2019, nos anexos da Lei Municipal' 512/2017, e contém outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/273/projeto_de_lei_022-2018_aprovado0001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/273/projeto_de_lei_022-2018_aprovado0001.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNiCíPIO PARA O EXERCíCIO DE 2019.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_023_aprovado20180001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_023_aprovado20180001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Inclusão da disciplina de Empreendedorismo na grade curricular das Escolas Municipais do Município de Uruana de Minas, Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/275/projeto_de_lei_024-2018_aprovado0001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/275/projeto_de_lei_024-2018_aprovado0001.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Joaquim Jesus Severino Botelho ao bem público que menciona.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER QUE SEJA SOLICITADO O TRANSPORTE GRATUITO DE CALCÁRIO PARA OS PEQUENOS PRODUTORES _x000D_
 MUNICIPAIS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_resolucao_001.20180001.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_resolucao_001.20180001.pdf</t>
   </si>
   <si>
     <t>Câmara Municipal de Uruana de Minas - MG a Autoriza o Presidente ·da Mesa Diretora da proceder com a doação/devolução, ao Poder Executivo Local, os bens móveis que especifica.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE REDE WI-FI NA PRAÇA DA MATRIZ DESTA CIDADE, E DISPONIBILIZAÇÃO GRATUITA DO SINAL AOS INTERESSADOS VISANDO ESTABELECER PONTO DE ACESSO PARA CONEXÃO À INTERNET.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CRIAÇÃO DÁ=MARATONA MUNICIPAL DE URUANA DE MINAS, PARA SER REALIZADA NA ÉPOCA DO ANIVERSÁRIO DA CIDADE.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.205 DO REGIMENTO INTERNO VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVINDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE ARQUIBANCADAS NO CAMPO DE FUTEBOL SOCIETY NO CENTRO POLIESPORTIVO MUNICIPAL, PRESENTE NA ENTRADA PRINCIPAL DESTA CIDADE.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DO CAMPO COM GRAMADO NO_x000D_
 CERCADO, DISTRITO DE URUANA DE MINAS </t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A IMPLANTAÇÃO DO PRONTUÁRIO ELETRÔNICO E INFORMATIZAÇÃO DO PSF E DO CENTRO DE SAÚDE DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A AMPLIAÇÃO DA CAPELA PRESENTE NO CEMITÉRIO MUNICIPAL E OUTROS SERVIÇOS DE MELHORIA DE INFRAESTRUTURA TAIS COMO: RECUPERAÇÃO E IDENTIFICAÇÃO DOS TÚMULOS; IDENTIFICAÇÃO DAS RUAS, CONSTRUÇÃO OU RECUPERAÇÃO DAS VIAS QUE SEPARAM OS TÚMULOS; LIMPEZA, ENTRE OUTROS._x000D_
 </t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.205 DO REGIMENTO INTERNO VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVINDO O PLENÁRIO, REQUERER, QUE SEJA OLICITADO AO SENHOR PREFEITO MUNICIPA~ 5INSTALAÇÃ.O DE CÂMCRAS DE I SEGURANÇA EM NOSSA CIDADE, NOS SEGUINTES PONTOS: NA PRÃÇA DA MATRIZ; EM FRENTE À ESCOLA MUNICIPAL GUSTAVO CAPANEMA E AINDA NA LATERAL DESTA MESMA INSTITUIÇÃO LIA RUA UNAÍ, "PRÓXIMO AO CONHECIDO ''BAR DO TOTÉ'; E EM FRENTE AO CENTRO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA CASA QE_AP?IO PARA RECEPCIONAR AS PESSOAS ACAMADAS E ALGUNS DEFICIENTES DO NOSSO MUNICÍPIO DÊ URUANA DE MINAS</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA PONTE SOBRE O CÓRREGO -. SUÇUARANA QUE DÁ ACESSO A PROPRIEDADE DE DONA BADINA PASSANDO PELOS ANTONINHO, NO MUNICÍPIO DE URUANA DE MINAS-MG.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.205 DO REGIMENTO INTERNO VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVINDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A C01'L.STRUÇÃO~DE·~MAJQUADFÂ' ÇLE.FUTEBOL DE AREIA, NO DISTRITO DO CERCADO, MUNICÍPIO DE BRLLANA DE)VFINAS/MG.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A IMPLANTAÇÃO DE PLACAS DE IDENTIFICAÇÃO E SINALIZAÇÃO DOS ASSENTAMENTOS DO MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMO ART. 205 DO REGIMENTO INTERNO VEM A_x000D_
 RESPEITÁVEL PRESENÇA DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUNICIPAL REORDENAMENTO DOS NÚMEROS DAS RESIDÊNCIAS DA CIDADE DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A FAZER A REPLANTAÇÃO DE ARVORES NOS CANTEIROS DA CIDADE NOS ESPAÇOS VAGOS ONDE TEVE ALGUMAS ÁRVORES QUE NÃO}0BJÊVIVEUEMNOSSO MUNICÍPIO DÊ URUANA DE MINAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A REMOÇÃO DAS TORRES -DE TELEFONES QUE ESTÃO DENTRO DO PERÍMETRO URBANO NO NOSSO \ MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.205 DO REGIMENTO INTERNO VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVINDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO,SENHOR PREFEITO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PUBLICA NA AV. BELO HORIZONTE, BAIRRO URUANINHA, NA CIDADE DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.205 DO REGIMENTO INTERNO VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVINDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PÚBLICA NA RUA JACINTO AGUIAR ENFRENTE A ASSOCIAÇÃO DO BAIRRO URUANINHA, NA CIDADE DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.205 DO REGIMENTO INTERNO VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVINDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL MELHORIAS NA ILUMINAÇÃO PÚBLICA NA AV. ARINOS PRÓXIMO A CASA DO SENHOR ALTINO, NA CIDADE DE URUANA DE MINAS ~ MO'.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE NOS TERMOS DO ART.205 DO REGIMENTO INTERNO VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVINDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE UMA COBERTURA .SOBRE A ACADEMIA QUE FOI MONTADA NO CLUBE POLIESPORTIVO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL ASFALTAMENTO E COBERTURA DO PÁTIO DOS_x000D_
 VEÍCULOS ÁREA DA SEINFRA DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUNICIPAL TROCA DA PLACA DO ESTÁDIO COM O NOME CORRETO DO_x000D_
 HOMENAGEADO QUE JÁ FOI MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUNICIPAL 'A FAZER MELHORIAS NA PONTE SOBRE O RIO SÃO MIGUEL DO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A COMPRA DE UNIFORMES PARA OS FUNCIONÁRIOS DA PREFEITURA DO NOSSO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM A_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER, QUE_x000D_
 SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A AQUISIÇÃO E INSTALAÇÃO DE LIXEIRAS NAS VIAS PÚBLICAS URBANAS DA NOSSA CIDADE E DISTRITO DO CERCADO, BEM COMO NOS LOCAIS ONDE HÁ GRANDE MOVIMENTAÇÃO DE PESSOAS TAIS COMO PRAÇA, ÓRGÃOS PÚBLICOS, DENTRE OUTROS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE PLACAS REFLETIVAS EM_x000D_
 CHARRETES, CARRETAS DE TRATOR, DENTRE OUTROS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A PINTURA DOS QUEBRA MOLAS NA SEDE DO_x000D_
 "MUNICÍPIO DE URUANA DE MINAS~-"MG E DISTRITO DO CERCADO.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE UM MATA BURRO NA FAZENDA DE WASHINGTON.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL O LEVANTAMENTO E CASCALHAMENTO DA ESTRADA QUE DA ACESSO ÀS PROPRIEDADES DO SR. CARLOS ALBERTO E ANTONIO PORTO NEIVA,INICIANDO NA PROPRIEDADE DO SR. AURÉLIO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE UM MATA BURRO NA ESTRADA QUE DA ACESSO À PROPRIEDADE DO SR. ELI ALVES DA SILVA SITUADO NA FAZENDA JIBÓIA.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A INSTALAÇÃO DE DOIS MATA BURROS NA ESTRADA QUE DA ACESSO À PROPRIEDADE DO SR. JOAQUIM BARBOSA ROCHA SITUADO NA FAZENDA SÃO MIGUEL.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ARTIGO 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO,_x000D_
 REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A REFORMA DAS CORRENTES QUE_x000D_
 CERCA A GRAMA NA PRAÇA DA MATRIZ E COLOCAR PLACA DE AVISO (NÃO PISE) .</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE DOIS BANHEIROS DENTRO DA QUADRA DA ESCOLA MUNICIPAL GUSTAVO CAPANEMA E A INSTALAÇÃO DE UM BEBEDOR.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ARTIGO 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE VOSSA EXCELÊNCIA, APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO,_x000D_
 REQUERER, QUE ENCAMINHE UM PROJETO DE LEI À ESTA CASA DE LEIS A FIM DE CONCEDER O_x000D_
 REAJUSTE DO PISO NACIONAL DOS PROFISSIONAIS DO-MAGISTÉRIO RARA OS SERVIDORES PROFESSORES) DA REDE MUNICIPAL DE ENSINO&gt;</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A REFORMA DA PONTE DO RIO SÃO MIGUEL, LOCALIZADA NO TRECHO_x000D_
 URUANA/ARINOS</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A OFERTA DE TRANSPORTE COLETIVO GRATUITO AOS UNIVERSITÁRIOS E DEMAIS ESTUDANTES QUE DESLOCAM-SE AO MUNICÍPIO DE UNAÍ PARA EFETIVAR SEUS ESTUDOS</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DE BARRAGEM NO P.A. ELIAS ALVES CAMBAÚBA (_x000D_
 CHAPADA ).</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A REFORMA DA PONTE DO RIO PASTO DOS BOIS, NA REGIÃO QUE_x000D_
 COMPREENDE À ASSOCIAÇÃO DO CANGUÇU E DÁ ACESSO À PROPRIEDADE DO SR. MANOEL DO CARMO.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A AQUISIÇÃO DE UM CAMINHÃO PIPA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL QUE VIABILIZE O CASCALHAMENTO E INSTALAÇÃO DE MANILHA DA ESTRADA QUE PERPASSA A PROPRIEDADE DO "SR-SAULO", NO P.A. CARLOS LAMARCA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL O PATROLAMENTO DA ESTRADA DO P.A. OZIEL ALVES E O_x000D_
 ENCASCALHAMENTO DOS PONTOS MAIS CRÍTICOS.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A OFERTA DE TRANSPORTE GRATUITO DE CALCÁRIO PARA OS PEQUENOS PRODUTORES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUNICIPAL DETERMINE AO SETOR RESPONSÁVEL A CONSTRUÇÃO DE_x000D_
 GUARITA NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUNICIPAL O CASCALHAMENTO DA ESTRADA QUE DÁ ACESSO AO RIO SÃO MIGUEL ( SENTIDO URUANA/ARINOS), NO TRECHO QUE ABRANGE DO INÍCIO DA ESTRADA DE TERRA ATÉ A PONTE DO RIO SÃO MIGUEL.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUNICIPAL DETERMINE AO SETOR RESPONSÁVEL A INSERÇÃO DE_x000D_
 LOMBADAS EM PONTOS CRÍTICOS AO LONGO DA AVENIDA ARINOS ( NAS PROXIMIDADES DA FARMÁCIA_x000D_
 NOROESTE, DO CENTRO MUNICIPAL DE SAÚDE E AO LONGO DA AVENIDA NAS PROXIMIDADES DO_x000D_
 SUPERMERCADO CRISTAL).</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUNICIPAL DETERMINE AO SETOR RESPONSÁVEL A INSTALAÇÃO DE_x000D_
 ILUMINAÇÃO PÚBLICA NA RUA ELI PINTO DE CARVALHO.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL QUE DETERMINE AO SETOR RESPONSÁVEL, A PERFURAÇÃO DE UM POÇO_x000D_
 ARTESIANO NO P.A. CARLOS LAMARCA , NA REGIÃO DO POPULAR "DELA" E DONA CLEUZA.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL QUE PLEITEIE, JUNTO AOS CORREIOS, A VIABILIZAÇÃO DE UM CARTEIRO AGÊNCIA DE URUANA DE MINAS-MEL.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ALTO 205 DO REGIMENTO INTERNO, VEM À_x000D_
 RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A DISPONIBILIZAÇÃO DE UM FUNCIONÁRIO EM PARCERIA COM A JUNTA MILITAR, PARA A REALIZAÇÃO DE ALISTAMENTO MILITAR E CARTEIRA DE IDENTIDADE NO MUNICÍPIO DE URUANA DE MINAS-MG.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM À RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO, REQUERER, QUE SEJA_x000D_
 SOLICITADO AO SENHOR PREFEITO MUJ,1ICIPAI1~-ERTURA DO ESPAÇO ONDE FICA A PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2017</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUMENTA O VENCIMENTO DO CARGO DE AUXILIAR DE ENFERMAGEM E ALTERA O ANEXO III DA LEI N° 476, DE 23 DE DEZEMBRO DE 2015, QUE "DISPÕE SOBRE REESTRUTURAÇÃO DO QUADRO GERAL DE CARGOS E SALÁRIOS DE PROVIMENTO EFETIVO DO PODER EXECUTIVO DO MUNICÍPIO DE URUANA DE MINAS E CONSOLIDAM OS CARGOS DAS LEIS MUNICIPAIS 278/2009, 284/2009, 315/2010, 330/2011, 375/2012, 379/2012, 414/2013,417/2013,464/2015; REVOGA AS LEIS MUNICIPAIS_x000D_
 313/2010, 314/2010, 316/2010 E 412/2013; E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ART. 205 DO REGIMENTO INTERNO,_x000D_
 VEM A RESPEITÁVEL PRESENÇA DE V. EXA., APÓS OUVIDO O PLENÁRIO EM TURNO ÚNICO, REQUERER,_x000D_
 QUE SEJA SOLICITADO AO SENHOR PREFEITO MUNICIPAL A CONSTRUÇÃO DO CAMPO COM GRAMADO NO_x000D_
 CERCADO, DISTRITO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI NA 349, DE 11 DE OUTUBRO DE 2011, QUE "DISPÕE SOBRE A INSTITUIÇÃO DO CONSELHO E DO FUNDO MUNICIPAL DE TURISMO DE URUANA DE MINAS-MG E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPOE SOBRE A POLITICA MUNICIPAL DE TURISMO E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE URUANA DE MINAS PARA O PERÍODO DE 2018 A 2021 E DÁ OUTRAS PROVIDÊNCIA.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N° 98, DE 10 DE MAIO DE 2000, QUE "ESTABELECE O REGULAMENTO_x000D_
 DOS PERMISSIONÁRIOS DO TRANSPORTEINDIVIDUAL DE PASSAGEIROS DO MUNICÍPIO_x000D_
 DE URUANA DE MINAS - MG "</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A JORNADA DE TRABALHO DOS PROFISSIONAIS NO EXERCÍCIO DO CARGO DE FARMACÊUTICO-BIOQUÍMICO DESIGNADOS PARA O PROGRAMA REDE FARMÁCIA DE MINAS; CONVALIDA A  PORTARIA N" 484, DE 17 DE MAIO DE 2012, QUE "ESTENDE CARGA HORÁRIA DE SERVIDOR QUE_x000D_
 INDICA ... " E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE MULTAS E JUROS INCIDENTES SOBRE AS TARIFAS DE CONSUMO DE ÁGUA.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, QUE SEJA SOLICITADO À SENHORA PFEFEITA MUNICIPAL A CONSTRUÇÃO DE UM ABATEDOURO DE FRANGO NOS ASSENTAMENTOS OZIEL ALVES E NO LAMARCA, AMBOS NO MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER, QUE ENCAMINHE UM PROJETO DE LEI À ESTA CASA DE LEIS A FIM DE CONCEDER O REAJUSTE  DO PISO NACIONAL DOS PROFISSIONAIS DO MAGISTÉRIO PARA OS SERVIDORES (PROFESSORES) DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>"REQUER QUE SEJA SOLICITADO A SENHOR PREFEITA MUNICIPAL A PERFURAÇÃO DE POÇO ARTESIANO DESTINADA AO ASSENTAMENTO CAMBAÚBA NO LOTEAMENTO DEPOIS DA SERRA."</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO À SENHORA PREFEITA MUNICIPAL, QUE O ABATEDOURO DE AVES_x000D_
 SOLICITADO NA INDICAÇÃO N000512Q16, DE A TE&gt;RIFDO VEREADOR JEREMIAS PEREIRA DA SILVA, SEJA CONSTRUÍDO NO PERÍMETRO-URBÀNO DA_CIDADE_DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO À SENHORA PREFEITA MUNICIPAL QUE SEJA CONSTRUÍ DA CALÇADA_x000D_
 (PASSEIO) EM TORNO DA ESCOLA MUNICIPAL FLORIANO PEIXOTO O DISTRITO DE CERCADO, MUNICIPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO À SENHORA PREFEITA MUNICIPAL ATENDIMENTO MÉDICO SEMANAL_x000D_
 NO DISTRITO DO CERCADO, MUNICÍPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, QUE SEJA SOLICITADO À SENHORA PREFEITA MUNICIPAL A PERFURAÇÃO DE UM POÇO_x000D_
 ARTESIANO PARA BENEFICIAR AS COMUNIDADES DA VEREDINHA E BOA VISTINHA, AMBAS NO MUNICIPIO DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Prestação de Contas</t>
   </si>
   <si>
     <t xml:space="preserve">Tânia Menezes Lepesqueur </t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DA PREFEITURA MUNICIPAL DE URUANA, RELATIVA AO EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL À PREFEITA MUNICIPAL, AO VICE-PREFEITO E AOS SECRETÁRIOS_x000D_
 MUNICIPAIS DE URUANA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONTAS DA PREFEITURA MUNICIPAL DE URUANA DE MINAS - MG, RELATIVAS_x000D_
 AO EXERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE FOLGA AOS AGENTES PÚBLICOS MEMBROS DOS PODERES EXECUTIVO E LEGISLATLVO 00 MUNICÍPIO DE URUANA DE MINAS - MG, NO DIA DE SEU ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL_x000D_
 DEFINE OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM ALIMENTOS DE ORIGEM ANIMAL E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL, A ASSOCIAÇÃO COMUNITÁRIA DOS ASSENTADOS DAS_x000D_
 FAZENDAS SAQUINHO, BARRA DAS PEDRAS E BANCO DA TERRA DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE URUANA DE MINAS A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE_x000D_
 MINAS GERAIS S/A -BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE INCLUSAO DE AÇAO NOS ANEXOS DA LEI MUNICIPAL 432/2013, DE 13 DE NOVEMBRO DE 2013, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE DO EXERCÍCIO_x000D_
 FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSERÇÃO DOS NOMES DOS VEREADORES NAS PLACAS DE INAUGURAÇÃO DE_x000D_
 OBRAS PÚBLICAS, NAS SITUAÇÕES QUE MENCIONA.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADICIONA DISPOSITIVO LEGAL À LEI MUNICIPAL 467/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2017,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REAJUSTE DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE URUANA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL, A ASSOCIAÇÃO DOS ESTUDANTES UNIVERSITÁRIOS DE_x000D_
 URUANA DE MINAS</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE HOMENAGENS DO MUNICÍPIO DE URUANA DE MINAS - MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA CRECHE MUNICIPAL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE URUANA DE MINAS PARA A 6A_x000D_
 LEGISLATURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DO_x000D_
 MUNICÍPIO DE URUANA DE MINAS PARA O QUADRIÊNIO 2017-2020 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE AÇÕES E ALTERAÇÃO DE VALORES DAS AÇÕES VÁLIDAS PARA 2017, NOS ANEXOS DA LEI MUNICIPAL 432/2013, E CONTÉM OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO DE 2017</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO E PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO MUNICIPAL DE URUANA DE MINAS - MG, ESTABELECE NORMAS DE ENQUADRAMENTO, INSTITUI TABELAS DE VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL, A ASSOCIAÇÃO URUANENSE DA MELHOR IDADE "ASSUMI" DE URUANA DE MINAS</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO_x000D_
 FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AO SUBSÍDIOS DOS COMPONENTES DO PODER LEGISLATIVO MUNICIPAL DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE URUANA DE MINAS - MG.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR E PRESIDENTE JEREMIAS PEREIRA DA SILVA, REQUER QUE SEJA SOLICITADO À SENHORA PREFEITA MUNICIPAL,A LIMPEZA DA RUA ANTÔNIO EVANGELISTA ESTRELA, SITUADA NO BAIRRO CRUZEIRO,NAS PROXIMIDADES DA CÊRAMICA URUANA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR E PRESIDENTE JEREMIAS PEREIRA DA SILVA, REQUER QUE SEJA SOLICITADO À SENHORA PREFEITA MUNICIPAL A AQUISIÇÃO DE UM TRATOR DE IMPLEMENTOS DESTINADOS AO CORTE OU PODA DE GRAMAS PRESENTES NOS CAMPOS DO CENTRO POLIESPORTIVO E AINDA DAS PRAÇAS PÚBLICAS DO CERCADO.</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR E PRESIDENTE JEREMIAS PEREIRA DA SILVA, REQUER QUE SEJA SOLICITADO À SENHORA PREFEITA MUNICIPAL A MELHORIA DO SINAL DE TELEVISÃO DA ANTENA REPETIDORA PRESENTE NO DISTRITO DO CERCADO, NESTE MUNICÍPIO, E AINDA A IMPLANTAÇÃO DOS SEGUINTES CANAIS: TV GRANDE MINAS,AFILIADA DA REDE GLOBO E TV ALTEROSA, AFILIADA DO SBT - SISTEMA BRASILEIRO DE TELEVISÃO.</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR E PRESIDENTE JEREMIAS PEREIRA DA SILVA, REQUER QUE SEJA SOLICITADO À SENHORA PREFEITA MUNICIPAL SERVIÇOS DE MELHORIA COMPREENDENDO A MANUTENÇÃO DO VIVEIRO DE MUDAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR E PRESIDENTE JEREMIAS PEREIRA DA SILVA, REQUER QUE SEJA SOLICITADO À SENHORA PREFEITA MUNICIPAL A CONTRATAÇÃO DE UM MÉDICO VETERINÁRIO PARA ÀS DEMANDAS DO PRÓPRIO MUNICÍPIO E AINDA AOS NOSSOS PEQUENOS PRODUTORES RURAIS.</t>
   </si>
@@ -4226,329 +4409,329 @@
   <si>
     <t>DE AUTORIA DO VEREADOR JOÃO DO POVO, REQUER QUE SEJA SOLICITADO À SENHORA PREFEITA MUNICIPAL COM MÁXIMA URGÊNCIA A CONSTRUÇÃO DE UMA USINA PARA RECICLAGEM, DO LIXO PRODUZIDO NO MUNICÍPIO DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR JOÃO DO POVO, REQUER QUE SEJA SOLICITADO À SENHORA PREFEITA MUNICIPAL A DESTINAÇÃO DE RECURSOS FIANCEIROS ÀS IGREJAS EVANGÉLICAS PRESENTE EM NOSSO MUNICÍPIO, VIA A SECRETARIA MUNICIPAL DE CULTURA, PARA REALIZAÇÃO DE EVENTOS RELIGIOSOS E MOVIMENTO GOSPEL.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Vereador Marcio Campos</t>
   </si>
   <si>
     <t>DE AUTORIA DO VEREADOR MÁRCIO CAMPOS, REQUER QUE SEJA SOLICITADO À SENHORA PREFEITA MUNICIPAL A CONSTRUÇÃO DE 01 (UM) MATA-BURRO NA ENTRADA DA RESERVA DO ASSENTAMENTO OZIEL ALVES, MUNICÍPIO DE URUANA DE MINAS-MG.</t>
   </si>
   <si>
     <t>REQUER QUE SEJA SOLICITADO A EXCELENTÍSSIMA PREFEITA MUNICIPAL DE URUANA DE MINAS, SENHORA TANIA MENEZES LEPESQUER A REFORMA DO ESPAÇO FÍSICO DESTINADO À FEIRA LIVRE DO PEQUENO PRODUTOR, PRESENTE NESTA CIDADE.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 277, DE 01 DE JUNHO DE 2009, AUMENTANDO O NÚMERO DE VAGAS DE ASSISTENTE JUDICIÁRIO DE SECRETÁRIO (A) DO GABINETE DO (A) PREFEITO (A) E CRIANDO O CARGO DE COORDENADOR DE COMUNIDADES E DISTRITOS.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N.º 312, DE 06 DE AGOSTO DE 2010, AUMENTANDO O NÚMERO DE VAGAS DE REGENTE AUXILIAR DE ENSINO JUNTO À ESCOLA MUNICIPAL GUSTAVO CAPANEMA._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N.º 316, DE 06 DE AGOSTO DE 2010, DEFININDO A CARGA HORÁRIA DO MONITOR DE ESPORTE E DO MONITOR CULTURAL. </t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 318, DE 16 DE DEZEMBRO DE 2010, ALTERANDO A CARGA HORÁRIA DO ORIENTADOR SOCIAL, DO FACILITADOR DE ARTES E CULTURA E DO FACILITADOR DE ESPORTE E LAZER.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS PÚBLICOS DE PROVIMENTO EFETIVO DE MÉDICO VETERINÁRIO, NUTRICIONISTA, OPERADOR DE MÁQUINAS PESADAS, PROFESSOR DE EDUCAÇÃO BÁSICA II E PROFESSOR DE MÚSICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t xml:space="preserve">Vereadora Alexsandra Correia da Costa Martins </t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>requer quebra mola</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/30/30_texto_integral.docx</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/30/30_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE A REPOSIÇÃO AO ERÁRIO DE VALOR DECORRENTE DO PAGAMENTO DE MULTA DE INFRAÇÃO À LEGISLAÇÃO DE TRÂNSITO.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/31/31_texto_integral.docx</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/31/31_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO DOS MEMBROS EFETIVOS E SUPLENTES DA CÂMARA MUNICIPAL DE URUANA DE MINAS(MG) E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/32/32_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/32/32_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE PONTO FACULTATIVO AOS SERVIDORES DA CÂMARA MUNICIPAL DE MINAS, ESTADO DE MINAS GERAIS E DÁ OUTRA PROVIDÊNCIA.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/33/33_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/33/33_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTITUI A COMISSÃO DE LICITAÇÃO DA CÂMARA MUNICIPAL DE URUANA DE MINAS/MG, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/34/34_texto_integral.docx</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/34/34_texto_integral.docx</t>
   </si>
   <si>
     <t>DESIGNA A SERVIDORA NEUZAIDES VALADARES DOS SANTOS PARA EXERCER AS FUNÇÕES DE TESOUREIRO DA CÂMARA MUNICIPAL DE URUANA DE MINAS/MG.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/35/35_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/35/35_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXONERA O SENHOR MARCOS DIONÍSIO RODRIGUES DOS SANTOS.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/36/36_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/36/36_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA A SERVIDORA LEDA LOURENÇO BRAGA PARA O CARGO DE SECRETARIO DE CONTROLE INTERNO.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/37/37_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/37/37_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXONERA A SENHORA NEUZAIDES DOS SANTOS DO CARGO DE CHEFE DE ASSUNTOS LEGISLATIVOS.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/38/38_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/38/38_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA A SENHORA NEUZAIDES DOS SANTOS PARA O CARGO DE CHEFE DE ADMINISTRAÇÃO E FINANÇAS.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/39/39_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/39/39_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA O SENHOR WEVERTON CARDOSO PARA O CARGO DE CHEFE DE ASSUNTOS LEGISLATIVOS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/40/40_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/40/40_texto_integral.jpeg</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA PORTARIA 006 DE 17 DE FEVEREIRO DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/41/41_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/41/41_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA MEMBRO DA COMISSÃO PERMANENTE LICITAÇÃO DA CÂMARA MUNICIPAL DE URUANA DE MINAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/42/42_texto_integral.jpeg</t>
-[...2 lines deleted...]
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/43/43_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/42/42_texto_integral.jpeg</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/43/43_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESIGNAÇÃO DA COMISSÃO ESPECIAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/44/44_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/44/44_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE PONTO FACULTATIVO AOS SERVIÇOS DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/45/45_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/45/45_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REVOGA A PORTARIA N.18, DE 23 DE JULHO DE 2007.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/46/46_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/46/46_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE PONTO FACULTATIVO AOS SERVIDORES DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/47/47_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/47/47_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO DE PROCESSO SELETIVO SIMPLIFICADO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/48/48_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/48/48_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DA CÂMARA MUNICIPAL DE URUANA DE MINAS, DURANTE O PERÍODO DE 03.07.2012 A 31.07.2012.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/49/49_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/49/49_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE PONTO FACULTATIVO AOS SERVIDORES DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DA OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.jpeg</t>
   </si>
   <si>
     <t>EXONERA O SENHOR WEVERTON PEREIRA CARDOSO PARA O CARGO DE CHEFE DE ASSUNTOS LEGISLATIVOS.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/51/51_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/51/51_texto_integral.jpeg</t>
   </si>
   <si>
     <t>NOMEIA SENHORA LETÍCIA FARIA DA ROCHA PARA O CARGO DE CHEFE DE ASSUNTOS LEGISLATIVOS.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/52/52_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/52/52_texto_integral.jpeg</t>
   </si>
   <si>
     <t>DESIGNA MEMBRO DA COMISSÃO DA CAMARA MUNICIPAL DE URUANA DE MINAS.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/29/29_texto_integral.jpeg</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/29/29_texto_integral.jpeg</t>
   </si>
   <si>
     <t>CONCEDE PONTO FACULTATIVO AOS  SERVIDORES DA CÂMARA MUNICIPAL DE URUANA DE MINAS, ESTADO DE MINAS GERAIS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/16/16_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO FINANCEIRO DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/18/18_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRA DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/21/21_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RERRATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO PELO MUNICÍPIO PARA CONSTITUIÇÃO DO CONSORCIO INTERMUNICIPAL DE SAÚDE  E DESENVOLVIMENTO DA BACIA DO URUCUIA E NOROESTE DE MINAS E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/23/23_texto_integral.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/24/24_texto_integral.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/25/25_texto_integral.docx</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/24/24_texto_integral.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/25/25_texto_integral.docx</t>
   </si>
   <si>
     <t>HOMOLOGA O CONVÊNIO DE COOPERAÇÃO TÉCNICA, FINANCEIRA E SOCIAL CELEBRADO ENTRE A COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS - COHAB E O MUNICÍPIO DE URUANA DE MINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/26/26_texto_integral.docx</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/26/26_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA MULHER NOS ÓRGÃOS OFICIAIS DE URUANA DE MINAS-MG.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/27/27_texto_integral.docx</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/27/27_texto_integral.docx</t>
   </si>
   <si>
     <t>ABRE CREDITO ADICIONAL SUPLEMENTAR EM FAVOR DA CAMARA DE URUANA DE MINAS, NO VALOR DE R$ 4.000,00, PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/28/28_texto_integral.docx</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/28/28_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ADICIONAL ESPECIAL EM FAVOR DA CÂMARA MUNICIPAL DE URUANA DE MINAS, NO VALOR DE R$ 14.176,15, PARA OS FINS QUE ESPECIFICA. </t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2003/283/portaria_20.2003_leda.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2003/283/portaria_20.2003_leda.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação de servidor Leda Lourenço Braga aprovado em concurso publico para o cargo de Auxiliar de Serviços Gerais e dá outras providencias.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2003/281/portaria_21.2003_neemias.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2003/281/portaria_21.2003_neemias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação de servidor Neemias Pereira da Silva aprovado em concurso público para o cargo de Vigilante e dá outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2003/282/portaria_22.2003_antonio.pdf</t>
+    <t>http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2003/282/portaria_22.2003_antonio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação de servidor Antonio Tolentino da Silva aprovado em concurso público para o cargo de Vigilante e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4855,68 +5038,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/508/portaria_no013-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/509/portaria_no014-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/510/portsris_no015-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/511/portaria_no016-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/494/pl_no001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/495/pl_no002.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/496/pl_no003.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/497/pl_no004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/498/pl_n005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/505/pl_no_007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/504/pl_no008.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/507/pl_no009-1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/506/pl_no010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/501/pl_no011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/500/pl_no012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/503/pl_no013.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/502/pl_no014.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_resulcao_no001.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/451/indicacao_no001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/452/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/457/indicacao_n003.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/488/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/453/portaria_no015.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/454/portaria_no016.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/470/portaria_n18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/487/portaria_n023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/460/projeto_de_lei_n003-1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/461/projeto_de_lei_n004.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/462/projeto_de_lei_n005.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/463/projeto_de_lei_n006.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/464/projeto_de_lei_n007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/465/projeto_de_lei_n008.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/466/projeto_de_lei_n009.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/467/projeto_de_lei_n010.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_n011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_lei_n012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_de_lei_n013-1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/479/projeto_de_lei_n014-1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/473/240809105103.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_lei_n016-1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_lei_n017-1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/476/projeto_de_lei_n018-1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_lei_n019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/483/projeto_de_lei_n020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/491/projeto_de_lei_n022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/482/projeto_de_lei_n023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/490/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/455/projeto_resolucao_n002-1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/456/requerimento_n001.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/485/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/486/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_n001_de_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_n002_de_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_n003_de_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_n004_de_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/441/indicacao_n011_de_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/442/indicacao_n012_de_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/443/indicacao_n013_de_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/444/indicacao_n014_de_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/445/indicacao_n015_de_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/446/indicacao_n017_de_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/447/indicacao_n018_de_2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/449/indicacao_n019_de_2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/420/portaria_n013-1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/418/portaria_n014-1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/419/portaria_n015-1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/429/portaria_n016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/430/portaria_n017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/431/portaria_n018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/432/portaria_n019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/428/portaria_n020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/427/portaria_n_021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/397/projeto_de_lei_n002_de_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/398/projeto_de_lei_n003_de_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/399/projeto_de_lei_n004_de_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_n06_de_2023..pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_n07.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lie_n08.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/410/prpjeto_de_lei_n10.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_n11.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_n12.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/405/projeto_de_lei_n013_de_2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_n014.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/406/projeto_de_lei_n015_de_2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_n016_de_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_n017.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_n018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_n020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_n021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_n022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_n023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_n024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_n025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_n026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_n027.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_n028.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_resolucao_n002.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/337/portaria_n019_de_06_de_abril_de_2022..pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/338/portaria_n020_de_19_de_abril_de_2022..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/339/portaria_n021_de_27_de_abril_de_2022..pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/340/portaria_n022_de_01_de_junho_de_2022..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/341/portaria_n023_de_15_de_junho_de_2022..pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/342/portaria_n024_de_20_de_junho_de_2022..pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/395/portaria_025_de_19-09-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/347/projeto_decreto_legislativo_n001_de_28_de_marco_de_2022..pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/328/220314231815.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/327/220321221839.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/326/220321222234.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/325/220321222512.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/324/220321222757.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_n_007_de_05_de_abril_de_2022..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/348/prpjeto_de_lei_n012_de_05_de_abril_de_2022..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/345/projeto_de_lei_n015_de_15_de_junho_de_2022..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/400/projeto_de_lei_n16_de_2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/401/projeto_de_lei_n17_de_2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/346/projeto_de_resolucao_n001_de_20_de_maio_de_2022..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_n019_de_2021_foi_renovada_e_votada_em_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/354/portaria_n002_de_04_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/357/portaria_n003_de_04_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/359/portaria_n004_de_04_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/364/portaria_n006_de_04_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/368/portaria_n007_de_06_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/372/portaria_n008_de_13_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/375/portaria_n009_de_15_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/378/portaria_n010_de_19_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/381/portaria_n011_de_28_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/383/portaria_n012_de_01_de_fevereiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/386/portaria_n013_de_01_de_fevereiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/388/portaria_n014_de_01_de_fevereiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/301/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/302/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/336/portaria_19_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/304/portaria_20.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/305/portaria_22.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/335/portaria_23.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/334/portaria_24.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/333/portaria_26.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/332/portaria_27.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/331/portaria_28_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/330/portaria_31_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/322/digitalizar0001_3.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/317/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/314/digitalizar00011.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/315/digitalizar0008.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_007.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_013.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_014.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/316/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/310/resolucao_003.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/299/deliberacao_no001.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/298/indicacao_0050001.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/295/indicacao_0110001.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/350/portaria_n001_de_02_de_janeiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/353/portaria_n002_de_02_de_janeiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/355/portaria_n003_de_02_de_janeiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/360/portaria_n004_de_06_de_janeiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/363/portaria_n005_de_06_de_janeiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/365/portaria_n006_de_08_de_janeiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/369/portaria_n007_de_31_de_janeiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/371/portaria_n009_de_03_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/374/portaria_n009_de_03_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/377/portaria_n010_de_03_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/380/portaria_n011_de_03_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/384/portaria_n012_de_03_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/387/portaria_n013_de_20_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/390/portaria_n014_de_20_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/392/portaria_n015_de_20_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/394/portaria_n016_de_18_de_marco_de_2020..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/297/indicacao_020001.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/296/indicacao_030001.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/292/indicacao_neemias_0340001.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/291/indicacao_lucidio_0370001.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/290/indicacao_leonir_0500001.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/293/indicacao_neemias_0550001.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/294/indicacao_neemias_05900011.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/349/portaria_n001_de_02_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/352/portaria_n002_de_02_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/356/portaria_n003_de_03_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/358/portaria_n004_de_02_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/361/portaria_n005_de_02_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/366/portaria_n006_de_18_de_janeiro_ed_2019..pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/367/portaria_n007_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/370/portaria_n008_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/373/portaria_n009_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/376/portaria_n010_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/379/portaria_n011_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/382/portaria_n012_01_de_fevreiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/385/portaria_n013_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/389/portaria_n014_de_06_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/391/portaria_n015_de_01_de_marco_de_2019..pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/393/portaria_n016_de_01_de_marco_de_2019..pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/285/indicacao_gilson_00100011.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/286/indicacao_gilson_00200011.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/287/indicacao_gilson_0030001.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/288/indicacao_gilson_0040001.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/276/iindicacao_aprovada_075-180001.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/278/portaria_041setembro_de_20180001.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/279/projetode_lei18-20180001.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/271/projeto-de-lei-n-021-2018.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/273/projeto_de_lei_022-2018_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_023_aprovado20180001.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/275/projeto_de_lei_024-2018_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_resolucao_001.20180001.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/30/30_texto_integral.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/31/31_texto_integral.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/32/32_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/33/33_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/34/34_texto_integral.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/35/35_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/36/36_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/37/37_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/38/38_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/39/39_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/40/40_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/41/41_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/42/42_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/43/43_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/44/44_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/45/45_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/46/46_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/47/47_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/48/48_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/49/49_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/51/51_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/52/52_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/29/29_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/24/24_texto_integral.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/25/25_texto_integral.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/26/26_texto_integral.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/27/27_texto_integral.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/28/28_texto_integral.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2003/283/portaria_20.2003_leda.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2003/281/portaria_21.2003_neemias.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2003/282/portaria_22.2003_antonio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/512/indicacao_no001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/513/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/514/indicacao_no003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/515/indicacao_no004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/516/indicacao_no005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/517/indicacao_no007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/518/indicacao_no008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/519/indicacao_no009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/520/indicacao_no010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/521/indicacao_no011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/522/indicacao_no012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/523/indicacao_no014.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/508/portaria_no013-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/509/portaria_no014-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/510/portsris_no015-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/511/portaria_no016-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/494/pl_no001.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/495/pl_no002.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/496/pl_no003.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/497/pl_no004.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/498/pl_n005.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/505/pl_no_007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/504/pl_no008.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/507/pl_no009-1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/506/pl_no010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/501/pl_no011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/500/pl_no012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/503/pl_no013.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/502/pl_no014.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/525/p.l_no015.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/524/p.l_no016.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/526/p.l_no017.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_resulcao_no001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/451/indicacao_no001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/452/indicacao_no002.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/457/indicacao_n003.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/488/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/453/portaria_no015.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/454/portaria_no016.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/470/portaria_n18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/487/portaria_n023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/460/projeto_de_lei_n003-1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/461/projeto_de_lei_n004.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/462/projeto_de_lei_n005.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/463/projeto_de_lei_n006.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/464/projeto_de_lei_n007.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/465/projeto_de_lei_n008.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/466/projeto_de_lei_n009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/467/projeto_de_lei_n010.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_n011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_lei_n012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/478/projeto_de_lei_n013-1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/479/projeto_de_lei_n014-1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/473/240809105103.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/474/projeto_de_lei_n016-1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/475/projeto_de_lei_n017-1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/476/projeto_de_lei_n018-1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/477/projeto_de_lei_n019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/483/projeto_de_lei_n020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/491/projeto_de_lei_n022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/482/projeto_de_lei_n023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/490/projeto_de_lei_027.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_de_lei_028.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_de_lei_029.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/455/projeto_resolucao_n002-1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/456/requerimento_n001.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/484/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/485/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2024/486/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/437/indicacao_n001_de_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/438/indicacao_n002_de_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/439/indicacao_n003_de_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/440/indicacao_n004_de_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/441/indicacao_n011_de_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/442/indicacao_n012_de_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/443/indicacao_n013_de_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/444/indicacao_n014_de_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/445/indicacao_n015_de_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/446/indicacao_n017_de_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/447/indicacao_n018_de_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/449/indicacao_n019_de_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/420/portaria_n013-1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/418/portaria_n014-1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/419/portaria_n015-1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/429/portaria_n016.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/430/portaria_n017.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/431/portaria_n018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/432/portaria_n019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/428/portaria_n020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/427/portaria_n_021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/397/projeto_de_lei_n002_de_2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/398/projeto_de_lei_n003_de_2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/399/projeto_de_lei_n004_de_2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_n06_de_2023..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_n07.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lie_n08.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/410/prpjeto_de_lei_n10.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_n11.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_n12.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/405/projeto_de_lei_n013_de_2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_n014.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/406/projeto_de_lei_n015_de_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/407/projeto_de_lei_n016_de_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_n017.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_n018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/426/projeto_de_lei_n020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_n021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/434/projeto_de_lei_n022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_n023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_n024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_n025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_n026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_n027.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_n028.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2023/421/projeto_resolucao_n002.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/337/portaria_n019_de_06_de_abril_de_2022..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/338/portaria_n020_de_19_de_abril_de_2022..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/339/portaria_n021_de_27_de_abril_de_2022..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/340/portaria_n022_de_01_de_junho_de_2022..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/341/portaria_n023_de_15_de_junho_de_2022..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/342/portaria_n024_de_20_de_junho_de_2022..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/395/portaria_025_de_19-09-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/347/projeto_decreto_legislativo_n001_de_28_de_marco_de_2022..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/328/220314231815.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/327/220321221839.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/326/220321222234.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/325/220321222512.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/324/220321222757.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/343/projeto_de_lei_n_007_de_05_de_abril_de_2022..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/348/prpjeto_de_lei_n012_de_05_de_abril_de_2022..pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/345/projeto_de_lei_n015_de_15_de_junho_de_2022..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/400/projeto_de_lei_n16_de_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/401/projeto_de_lei_n17_de_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2022/346/projeto_de_resolucao_n001_de_20_de_maio_de_2022..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/448/indicacao_n019_de_2021_foi_renovada_e_votada_em_2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/354/portaria_n002_de_04_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/357/portaria_n003_de_04_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/359/portaria_n004_de_04_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/364/portaria_n006_de_04_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/368/portaria_n007_de_06_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/372/portaria_n008_de_13_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/375/portaria_n009_de_15_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/378/portaria_n010_de_19_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/381/portaria_n011_de_28_de_janeiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/383/portaria_n012_de_01_de_fevereiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/386/portaria_n013_de_01_de_fevereiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/388/portaria_n014_de_01_de_fevereiro_de_2021..pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/301/portaria_15.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/302/portaria_16.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/336/portaria_19_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/304/portaria_20.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/305/portaria_22.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/335/portaria_23.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/334/portaria_24.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/333/portaria_26.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/332/portaria_27.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/331/portaria_28_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/330/portaria_31_2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/322/digitalizar0001_3.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/317/digitalizar0003.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/314/digitalizar00011.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/315/digitalizar0008.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/313/projeto_007.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_09.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/320/projeto_013.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/321/projeto_014.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_resolucao_01.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/316/digitalizar0002.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/310/resolucao_003.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2021/299/deliberacao_no001.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/298/indicacao_0050001.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/295/indicacao_0110001.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/350/portaria_n001_de_02_de_janeiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/353/portaria_n002_de_02_de_janeiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/355/portaria_n003_de_02_de_janeiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/360/portaria_n004_de_06_de_janeiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/363/portaria_n005_de_06_de_janeiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/365/portaria_n006_de_08_de_janeiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/369/portaria_n007_de_31_de_janeiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/371/portaria_n009_de_03_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/374/portaria_n009_de_03_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/377/portaria_n010_de_03_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/380/portaria_n011_de_03_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/384/portaria_n012_de_03_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/387/portaria_n013_de_20_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/390/portaria_n014_de_20_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/392/portaria_n015_de_20_de_fevereiro_de_2020..pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/394/portaria_n016_de_18_de_marco_de_2020..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/297/indicacao_020001.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2020/296/indicacao_030001.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/292/indicacao_neemias_0340001.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/291/indicacao_lucidio_0370001.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/290/indicacao_leonir_0500001.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/293/indicacao_neemias_0550001.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/294/indicacao_neemias_05900011.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/349/portaria_n001_de_02_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/352/portaria_n002_de_02_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/356/portaria_n003_de_03_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/358/portaria_n004_de_02_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/361/portaria_n005_de_02_de_janeiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/366/portaria_n006_de_18_de_janeiro_ed_2019..pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/367/portaria_n007_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/370/portaria_n008_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/373/portaria_n009_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/376/portaria_n010_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/379/portaria_n011_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/382/portaria_n012_01_de_fevreiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/385/portaria_n013_de_01_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/389/portaria_n014_de_06_de_fevereiro_de_2019..pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/391/portaria_n015_de_01_de_marco_de_2019..pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/393/portaria_n016_de_01_de_marco_de_2019..pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/285/indicacao_gilson_00100011.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/286/indicacao_gilson_00200011.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/287/indicacao_gilson_0030001.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2019/288/indicacao_gilson_0040001.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/276/iindicacao_aprovada_075-180001.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/278/portaria_041setembro_de_20180001.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/279/projetode_lei18-20180001.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/271/projeto-de-lei-n-021-2018.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/273/projeto_de_lei_022-2018_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/274/projeto_de_lei_023_aprovado20180001.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/275/projeto_de_lei_024-2018_aprovado0001.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2018/277/projeto_de_resolucao_001.20180001.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2016/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/30/30_texto_integral.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/31/31_texto_integral.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/32/32_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/33/33_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/34/34_texto_integral.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/35/35_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/36/36_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/37/37_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/38/38_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/39/39_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/40/40_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/41/41_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/42/42_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/43/43_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/44/44_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/45/45_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/46/46_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/47/47_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/48/48_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/49/49_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/50/50_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/51/51_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/52/52_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/29/29_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/24/24_texto_integral.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/25/25_texto_integral.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/26/26_texto_integral.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/27/27_texto_integral.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/./sapl/public/materialegislativa/2012/28/28_texto_integral.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2003/283/portaria_20.2003_leda.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2003/281/portaria_21.2003_neemias.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.uruanademinas.mg.leg.br/media/sapl/public/materialegislativa/2003/282/portaria_22.2003_antonio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H479"/>
+  <dimension ref="A1:H494"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5005,11026 +5188,11371 @@
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="E6" t="s">
+      <c r="H6" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" t="s">
         <v>34</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" t="s">
         <v>58</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
+        <v>61</v>
+      </c>
+      <c r="E14" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>65</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" t="s">
+        <v>62</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" t="s">
+        <v>61</v>
+      </c>
+      <c r="E16" t="s">
+        <v>62</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E17" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H17" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E18" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E19" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H19" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>84</v>
       </c>
       <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" t="s">
+        <v>78</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C20" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="H20" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D21" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E21" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="H21" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B22" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D22" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E22" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="H22" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="D23" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E23" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="H23" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E24" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="H24" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="H25" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B26" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>106</v>
+        <v>44</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E26" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B27" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>110</v>
+        <v>48</v>
       </c>
       <c r="D27" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E27" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="H27" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B28" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>114</v>
+        <v>52</v>
       </c>
       <c r="D28" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E28" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="H28" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B29" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>117</v>
+        <v>60</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="H29" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B30" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>120</v>
+        <v>56</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="H30" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B31" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="D31" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E31" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="H31" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B32" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="D32" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E32" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="H32" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B33" t="s">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>38</v>
+        <v>124</v>
       </c>
       <c r="D33" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E33" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="H33" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" t="s">
+        <v>128</v>
+      </c>
+      <c r="E34" t="s">
+        <v>129</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B34" t="s">
-[...11 lines deleted...]
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>132</v>
+      </c>
+      <c r="B35" t="s">
         <v>133</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H35" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>136</v>
       </c>
       <c r="B36" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="C36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="D36" t="s">
-[...5 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>139</v>
+      </c>
+      <c r="B37" t="s">
+        <v>133</v>
+      </c>
+      <c r="C37" t="s">
+        <v>20</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="B37" t="s">
-[...11 lines deleted...]
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>142</v>
+      </c>
+      <c r="B38" t="s">
+        <v>133</v>
+      </c>
+      <c r="C38" t="s">
+        <v>24</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="B38" t="s">
-[...11 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>145</v>
+      </c>
+      <c r="B39" t="s">
+        <v>133</v>
+      </c>
+      <c r="C39" t="s">
+        <v>69</v>
+      </c>
+      <c r="D39" t="s">
+        <v>61</v>
+      </c>
+      <c r="E39" t="s">
+        <v>62</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="B39" t="s">
-[...11 lines deleted...]
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>148</v>
+      </c>
+      <c r="B40" t="s">
+        <v>133</v>
+      </c>
+      <c r="C40" t="s">
+        <v>73</v>
+      </c>
+      <c r="D40" t="s">
+        <v>61</v>
+      </c>
+      <c r="E40" t="s">
+        <v>62</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="B40" t="s">
-[...11 lines deleted...]
-      <c r="G40" s="1" t="s">
+      <c r="H40" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>151</v>
+      </c>
+      <c r="B41" t="s">
+        <v>133</v>
+      </c>
+      <c r="C41" t="s">
+        <v>124</v>
+      </c>
+      <c r="D41" t="s">
+        <v>61</v>
+      </c>
+      <c r="E41" t="s">
+        <v>62</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="B41" t="s">
-[...11 lines deleted...]
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>154</v>
+      </c>
+      <c r="B42" t="s">
+        <v>133</v>
+      </c>
+      <c r="C42" t="s">
         <v>155</v>
       </c>
-      <c r="B42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D42" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E42" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>156</v>
       </c>
       <c r="H42" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>158</v>
       </c>
       <c r="B43" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="C43" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="D43" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E43" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="H43" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>161</v>
       </c>
       <c r="B44" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="C44" t="s">
-        <v>16</v>
+        <v>162</v>
       </c>
       <c r="D44" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E44" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="H44" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>164</v>
       </c>
       <c r="B45" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="C45" t="s">
-        <v>20</v>
+        <v>165</v>
       </c>
       <c r="D45" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E45" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H45" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B46" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="C46" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D46" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E46" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>168</v>
+        <v>152</v>
       </c>
       <c r="H46" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>170</v>
       </c>
       <c r="B47" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="C47" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="D47" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E47" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G47" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H47" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>172</v>
+      </c>
+      <c r="B48" t="s">
+        <v>133</v>
+      </c>
+      <c r="C48" t="s">
+        <v>20</v>
+      </c>
+      <c r="D48" t="s">
+        <v>77</v>
+      </c>
+      <c r="E48" t="s">
+        <v>78</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="B48" t="s">
-[...11 lines deleted...]
-      <c r="G48" s="1" t="s">
+      <c r="H48" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>175</v>
+      </c>
+      <c r="B49" t="s">
+        <v>133</v>
+      </c>
+      <c r="C49" t="s">
+        <v>24</v>
+      </c>
+      <c r="D49" t="s">
+        <v>77</v>
+      </c>
+      <c r="E49" t="s">
+        <v>78</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="B49" t="s">
-[...11 lines deleted...]
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>178</v>
+      </c>
+      <c r="B50" t="s">
+        <v>133</v>
+      </c>
+      <c r="C50" t="s">
+        <v>28</v>
+      </c>
+      <c r="D50" t="s">
+        <v>77</v>
+      </c>
+      <c r="E50" t="s">
+        <v>78</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" t="s">
+      <c r="H50" t="s">
         <v>180</v>
-      </c>
-[...10 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>181</v>
+      </c>
+      <c r="B51" t="s">
+        <v>133</v>
+      </c>
+      <c r="C51" t="s">
+        <v>182</v>
+      </c>
+      <c r="D51" t="s">
+        <v>77</v>
+      </c>
+      <c r="E51" t="s">
+        <v>78</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="H51" t="s">
         <v>184</v>
-      </c>
-[...10 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>185</v>
+      </c>
+      <c r="B52" t="s">
+        <v>133</v>
+      </c>
+      <c r="C52" t="s">
+        <v>32</v>
+      </c>
+      <c r="D52" t="s">
+        <v>77</v>
+      </c>
+      <c r="E52" t="s">
+        <v>78</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="B52" t="s">
-[...11 lines deleted...]
-      <c r="G52" s="1" t="s">
+      <c r="H52" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>188</v>
+      </c>
+      <c r="B53" t="s">
+        <v>133</v>
+      </c>
+      <c r="C53" t="s">
+        <v>36</v>
+      </c>
+      <c r="D53" t="s">
+        <v>77</v>
+      </c>
+      <c r="E53" t="s">
+        <v>78</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B53" t="s">
-[...11 lines deleted...]
-      <c r="G53" s="1" t="s">
+      <c r="H53" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>191</v>
+      </c>
+      <c r="B54" t="s">
+        <v>133</v>
+      </c>
+      <c r="C54" t="s">
+        <v>40</v>
+      </c>
+      <c r="D54" t="s">
+        <v>77</v>
+      </c>
+      <c r="E54" t="s">
+        <v>78</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="H54" t="s">
         <v>193</v>
-      </c>
-[...10 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>194</v>
+      </c>
+      <c r="B55" t="s">
+        <v>133</v>
+      </c>
+      <c r="C55" t="s">
+        <v>44</v>
+      </c>
+      <c r="D55" t="s">
+        <v>77</v>
+      </c>
+      <c r="E55" t="s">
+        <v>78</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="H55" t="s">
         <v>196</v>
-      </c>
-[...10 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>197</v>
+      </c>
+      <c r="B56" t="s">
+        <v>133</v>
+      </c>
+      <c r="C56" t="s">
+        <v>48</v>
+      </c>
+      <c r="D56" t="s">
+        <v>77</v>
+      </c>
+      <c r="E56" t="s">
+        <v>78</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H56" t="s">
         <v>199</v>
-      </c>
-[...16 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B57" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="C57" t="s">
-        <v>204</v>
+        <v>52</v>
       </c>
       <c r="D57" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E57" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="H57" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="B58" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="C58" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="D58" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E58" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="H58" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="B59" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="C59" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="D59" t="s">
-        <v>211</v>
+        <v>77</v>
       </c>
       <c r="E59" t="s">
-        <v>212</v>
+        <v>78</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="H59" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="B60" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="C60" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="D60" t="s">
+        <v>77</v>
+      </c>
+      <c r="E60" t="s">
+        <v>78</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H60" t="s">
         <v>211</v>
-      </c>
-[...7 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B61" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="C61" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="D61" t="s">
-        <v>211</v>
+        <v>77</v>
       </c>
       <c r="E61" t="s">
-        <v>212</v>
+        <v>78</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="H61" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="B62" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="C62" t="s">
-        <v>42</v>
+        <v>124</v>
       </c>
       <c r="D62" t="s">
-        <v>211</v>
+        <v>77</v>
       </c>
       <c r="E62" t="s">
-        <v>212</v>
+        <v>78</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="H62" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="B63" t="s">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="C63" t="s">
-        <v>28</v>
+        <v>155</v>
       </c>
       <c r="D63" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E63" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="H63" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="B64" t="s">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="C64" t="s">
-        <v>34</v>
+        <v>159</v>
       </c>
       <c r="D64" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E64" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="H64" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="B65" t="s">
+        <v>133</v>
+      </c>
+      <c r="C65" t="s">
         <v>225</v>
       </c>
-      <c r="C65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E65" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="H65" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="B66" t="s">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="C66" t="s">
-        <v>42</v>
+        <v>229</v>
       </c>
       <c r="D66" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E66" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>235</v>
+        <v>152</v>
       </c>
       <c r="H66" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B67" t="s">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="C67" t="s">
-        <v>66</v>
+        <v>162</v>
       </c>
       <c r="D67" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E67" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="H67" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="B68" t="s">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="C68" t="s">
-        <v>70</v>
+        <v>165</v>
       </c>
       <c r="D68" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E68" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="H68" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="B69" t="s">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="C69" t="s">
-        <v>10</v>
+        <v>238</v>
       </c>
       <c r="D69" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E69" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>244</v>
+        <v>152</v>
       </c>
       <c r="H69" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="B70" t="s">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="C70" t="s">
-        <v>16</v>
+        <v>241</v>
       </c>
       <c r="D70" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E70" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="H70" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="B71" t="s">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="C71" t="s">
-        <v>20</v>
+        <v>245</v>
       </c>
       <c r="D71" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E71" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="H71" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B72" t="s">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="C72" t="s">
-        <v>106</v>
+        <v>249</v>
       </c>
       <c r="D72" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E72" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="H72" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B73" t="s">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="C73" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="D73" t="s">
-        <v>86</v>
+        <v>128</v>
       </c>
       <c r="E73" t="s">
-        <v>87</v>
+        <v>129</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="H73" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>255</v>
+      </c>
+      <c r="B74" t="s">
+        <v>133</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>256</v>
+      </c>
+      <c r="E74" t="s">
+        <v>257</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="B74" t="s">
-[...11 lines deleted...]
-      <c r="G74" s="1" t="s">
+      <c r="H74" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>260</v>
+      </c>
+      <c r="B75" t="s">
+        <v>133</v>
+      </c>
+      <c r="C75" t="s">
+        <v>16</v>
+      </c>
+      <c r="D75" t="s">
+        <v>256</v>
+      </c>
+      <c r="E75" t="s">
+        <v>257</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>261</v>
-      </c>
-[...13 lines deleted...]
-        <v>107</v>
       </c>
       <c r="H75" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
         <v>263</v>
       </c>
       <c r="B76" t="s">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="C76" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D76" t="s">
-        <v>11</v>
+        <v>256</v>
       </c>
       <c r="E76" t="s">
-        <v>12</v>
+        <v>257</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>264</v>
       </c>
       <c r="H76" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>266</v>
       </c>
       <c r="B77" t="s">
-        <v>225</v>
+        <v>133</v>
       </c>
       <c r="C77" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D77" t="s">
-        <v>11</v>
+        <v>256</v>
       </c>
       <c r="E77" t="s">
-        <v>12</v>
+        <v>257</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>267</v>
       </c>
       <c r="H77" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>269</v>
       </c>
       <c r="B78" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C78" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D78" t="s">
         <v>11</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H78" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B79" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C79" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="H79" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B80" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C80" t="s">
-        <v>106</v>
+        <v>20</v>
       </c>
       <c r="D80" t="s">
         <v>11</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H80" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B81" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C81" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c r="D81" t="s">
         <v>11</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="H81" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B82" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C82" t="s">
-        <v>114</v>
+        <v>48</v>
       </c>
       <c r="D82" t="s">
         <v>11</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="H82" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="B83" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C83" t="s">
-        <v>180</v>
+        <v>52</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="H83" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="B84" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C84" t="s">
-        <v>184</v>
+        <v>60</v>
       </c>
       <c r="D84" t="s">
         <v>11</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="H84" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B85" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C85" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="D85" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>107</v>
+        <v>292</v>
       </c>
       <c r="H85" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B86" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C86" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="D86" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="H86" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B87" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>124</v>
       </c>
       <c r="D87" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="H87" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B88" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C88" t="s">
-        <v>42</v>
+        <v>155</v>
       </c>
       <c r="D88" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="H88" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B89" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C89" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="D89" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>107</v>
+        <v>304</v>
       </c>
       <c r="H89" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B90" t="s">
+        <v>270</v>
+      </c>
+      <c r="C90" t="s">
         <v>225</v>
       </c>
-      <c r="C90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D90" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>303</v>
+        <v>152</v>
       </c>
       <c r="H90" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B91" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C91" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="D91" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E91" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="H91" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="B92" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C92" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D92" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E92" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="H92" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B93" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C93" t="s">
+        <v>69</v>
+      </c>
+      <c r="D93" t="s">
+        <v>61</v>
+      </c>
+      <c r="E93" t="s">
         <v>62</v>
       </c>
-      <c r="D93" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G93" s="1" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="H93" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B94" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C94" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D94" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E94" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="H94" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B95" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C95" t="s">
-        <v>70</v>
+        <v>124</v>
       </c>
       <c r="D95" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E95" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="H95" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B96" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C96" t="s">
-        <v>10</v>
+        <v>155</v>
       </c>
       <c r="D96" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E96" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="H96" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B97" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C97" t="s">
-        <v>16</v>
+        <v>159</v>
       </c>
       <c r="D97" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E97" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="H97" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="B98" t="s">
+        <v>270</v>
+      </c>
+      <c r="C98" t="s">
         <v>225</v>
       </c>
-      <c r="C98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D98" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E98" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="H98" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="B99" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C99" t="s">
-        <v>24</v>
+        <v>229</v>
       </c>
       <c r="D99" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E99" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="H99" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B100" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C100" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="D100" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E100" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>333</v>
+        <v>152</v>
       </c>
       <c r="H100" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B101" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C101" t="s">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="D101" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E101" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="H101" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B102" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C102" t="s">
-        <v>180</v>
+        <v>20</v>
       </c>
       <c r="D102" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E102" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H102" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B103" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C103" t="s">
-        <v>184</v>
+        <v>24</v>
       </c>
       <c r="D103" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E103" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H103" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B104" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C104" t="s">
-        <v>117</v>
+        <v>28</v>
       </c>
       <c r="D104" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E104" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>345</v>
+        <v>152</v>
       </c>
       <c r="H104" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>347</v>
       </c>
       <c r="B105" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C105" t="s">
-        <v>120</v>
+        <v>182</v>
       </c>
       <c r="D105" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E105" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>348</v>
       </c>
       <c r="H105" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
         <v>350</v>
       </c>
       <c r="B106" t="s">
-        <v>225</v>
+        <v>270</v>
       </c>
       <c r="C106" t="s">
+        <v>32</v>
+      </c>
+      <c r="D106" t="s">
+        <v>77</v>
+      </c>
+      <c r="E106" t="s">
+        <v>78</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>351</v>
       </c>
-      <c r="D106" t="s">
-[...5 lines deleted...]
-      <c r="G106" s="1" t="s">
+      <c r="H106" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>353</v>
+      </c>
+      <c r="B107" t="s">
+        <v>270</v>
+      </c>
+      <c r="C107" t="s">
+        <v>36</v>
+      </c>
+      <c r="D107" t="s">
+        <v>77</v>
+      </c>
+      <c r="E107" t="s">
+        <v>78</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="B107" t="s">
-[...2 lines deleted...]
-      <c r="C107" t="s">
+      <c r="H107" t="s">
         <v>355</v>
-      </c>
-[...10 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>356</v>
+      </c>
+      <c r="B108" t="s">
+        <v>270</v>
+      </c>
+      <c r="C108" t="s">
+        <v>44</v>
+      </c>
+      <c r="D108" t="s">
+        <v>77</v>
+      </c>
+      <c r="E108" t="s">
+        <v>78</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H108" t="s">
         <v>358</v>
-      </c>
-[...16 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>359</v>
+      </c>
+      <c r="B109" t="s">
+        <v>270</v>
+      </c>
+      <c r="C109" t="s">
+        <v>48</v>
+      </c>
+      <c r="D109" t="s">
+        <v>77</v>
+      </c>
+      <c r="E109" t="s">
+        <v>78</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H109" t="s">
         <v>361</v>
-      </c>
-[...16 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>362</v>
+      </c>
+      <c r="B110" t="s">
+        <v>270</v>
+      </c>
+      <c r="C110" t="s">
+        <v>52</v>
+      </c>
+      <c r="D110" t="s">
+        <v>77</v>
+      </c>
+      <c r="E110" t="s">
+        <v>78</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H110" t="s">
         <v>364</v>
-      </c>
-[...16 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>365</v>
+      </c>
+      <c r="B111" t="s">
+        <v>270</v>
+      </c>
+      <c r="C111" t="s">
+        <v>60</v>
+      </c>
+      <c r="D111" t="s">
+        <v>77</v>
+      </c>
+      <c r="E111" t="s">
+        <v>78</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H111" t="s">
         <v>367</v>
-      </c>
-[...16 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>368</v>
+      </c>
+      <c r="B112" t="s">
+        <v>270</v>
+      </c>
+      <c r="C112" t="s">
+        <v>56</v>
+      </c>
+      <c r="D112" t="s">
+        <v>77</v>
+      </c>
+      <c r="E112" t="s">
+        <v>78</v>
+      </c>
+      <c r="G112" s="1" t="s">
         <v>369</v>
       </c>
-      <c r="B112" t="s">
-[...11 lines deleted...]
-      <c r="G112" s="1" t="s">
+      <c r="H112" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>371</v>
+      </c>
+      <c r="B113" t="s">
+        <v>270</v>
+      </c>
+      <c r="C113" t="s">
+        <v>69</v>
+      </c>
+      <c r="D113" t="s">
+        <v>77</v>
+      </c>
+      <c r="E113" t="s">
+        <v>78</v>
+      </c>
+      <c r="G113" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="B113" t="s">
+      <c r="H113" t="s">
         <v>373</v>
-      </c>
-[...13 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>374</v>
+      </c>
+      <c r="B114" t="s">
+        <v>270</v>
+      </c>
+      <c r="C114" t="s">
+        <v>73</v>
+      </c>
+      <c r="D114" t="s">
+        <v>77</v>
+      </c>
+      <c r="E114" t="s">
+        <v>78</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H114" t="s">
         <v>376</v>
-      </c>
-[...16 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
+        <v>377</v>
+      </c>
+      <c r="B115" t="s">
+        <v>270</v>
+      </c>
+      <c r="C115" t="s">
+        <v>124</v>
+      </c>
+      <c r="D115" t="s">
+        <v>77</v>
+      </c>
+      <c r="E115" t="s">
+        <v>78</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H115" t="s">
         <v>379</v>
-      </c>
-[...16 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
+        <v>380</v>
+      </c>
+      <c r="B116" t="s">
+        <v>270</v>
+      </c>
+      <c r="C116" t="s">
+        <v>155</v>
+      </c>
+      <c r="D116" t="s">
+        <v>77</v>
+      </c>
+      <c r="E116" t="s">
+        <v>78</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H116" t="s">
         <v>382</v>
-      </c>
-[...16 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
+        <v>383</v>
+      </c>
+      <c r="B117" t="s">
+        <v>270</v>
+      </c>
+      <c r="C117" t="s">
+        <v>225</v>
+      </c>
+      <c r="D117" t="s">
+        <v>77</v>
+      </c>
+      <c r="E117" t="s">
+        <v>78</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H117" t="s">
         <v>385</v>
-      </c>
-[...16 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
+        <v>386</v>
+      </c>
+      <c r="B118" t="s">
+        <v>270</v>
+      </c>
+      <c r="C118" t="s">
+        <v>229</v>
+      </c>
+      <c r="D118" t="s">
+        <v>77</v>
+      </c>
+      <c r="E118" t="s">
+        <v>78</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H118" t="s">
         <v>388</v>
-      </c>
-[...16 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>389</v>
+      </c>
+      <c r="B119" t="s">
+        <v>270</v>
+      </c>
+      <c r="C119" t="s">
+        <v>162</v>
+      </c>
+      <c r="D119" t="s">
+        <v>77</v>
+      </c>
+      <c r="E119" t="s">
+        <v>78</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H119" t="s">
         <v>391</v>
-      </c>
-[...16 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>392</v>
+      </c>
+      <c r="B120" t="s">
+        <v>270</v>
+      </c>
+      <c r="C120" t="s">
+        <v>165</v>
+      </c>
+      <c r="D120" t="s">
+        <v>77</v>
+      </c>
+      <c r="E120" t="s">
+        <v>78</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H120" t="s">
         <v>394</v>
-      </c>
-[...16 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="B121" t="s">
-        <v>373</v>
+        <v>270</v>
       </c>
       <c r="C121" t="s">
-        <v>28</v>
+        <v>396</v>
       </c>
       <c r="D121" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E121" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="H121" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>399</v>
+      </c>
+      <c r="B122" t="s">
+        <v>270</v>
+      </c>
+      <c r="C122" t="s">
+        <v>400</v>
+      </c>
+      <c r="D122" t="s">
+        <v>77</v>
+      </c>
+      <c r="E122" t="s">
+        <v>78</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H122" t="s">
         <v>402</v>
-      </c>
-[...16 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>403</v>
+      </c>
+      <c r="B123" t="s">
+        <v>270</v>
+      </c>
+      <c r="C123" t="s">
+        <v>238</v>
+      </c>
+      <c r="D123" t="s">
+        <v>77</v>
+      </c>
+      <c r="E123" t="s">
+        <v>78</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H123" t="s">
         <v>405</v>
-      </c>
-[...16 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>406</v>
+      </c>
+      <c r="B124" t="s">
+        <v>270</v>
+      </c>
+      <c r="C124" t="s">
+        <v>241</v>
+      </c>
+      <c r="D124" t="s">
+        <v>77</v>
+      </c>
+      <c r="E124" t="s">
+        <v>78</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H124" t="s">
         <v>408</v>
-      </c>
-[...16 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>409</v>
+      </c>
+      <c r="B125" t="s">
+        <v>270</v>
+      </c>
+      <c r="C125" t="s">
+        <v>245</v>
+      </c>
+      <c r="D125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E125" t="s">
+        <v>78</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H125" t="s">
         <v>411</v>
-      </c>
-[...16 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="B126" t="s">
-        <v>373</v>
+        <v>270</v>
       </c>
       <c r="C126" t="s">
-        <v>137</v>
+        <v>10</v>
       </c>
       <c r="D126" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="E126" t="s">
-        <v>30</v>
+        <v>129</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="H126" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>414</v>
+      </c>
+      <c r="B127" t="s">
+        <v>270</v>
+      </c>
+      <c r="C127" t="s">
+        <v>16</v>
+      </c>
+      <c r="D127" t="s">
+        <v>128</v>
+      </c>
+      <c r="E127" t="s">
+        <v>129</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H127" t="s">
         <v>416</v>
-      </c>
-[...16 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
+        <v>417</v>
+      </c>
+      <c r="B128" t="s">
+        <v>418</v>
+      </c>
+      <c r="C128" t="s">
+        <v>159</v>
+      </c>
+      <c r="D128" t="s">
+        <v>61</v>
+      </c>
+      <c r="E128" t="s">
+        <v>62</v>
+      </c>
+      <c r="G128" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="B128" t="s">
-[...11 lines deleted...]
-      <c r="G128" s="1" t="s">
+      <c r="H128" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>421</v>
+      </c>
+      <c r="B129" t="s">
+        <v>418</v>
+      </c>
+      <c r="C129" t="s">
+        <v>225</v>
+      </c>
+      <c r="D129" t="s">
+        <v>61</v>
+      </c>
+      <c r="E129" t="s">
+        <v>62</v>
+      </c>
+      <c r="G129" s="1" t="s">
         <v>422</v>
-      </c>
-[...13 lines deleted...]
-        <v>107</v>
       </c>
       <c r="H129" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>424</v>
       </c>
       <c r="B130" t="s">
-        <v>373</v>
+        <v>418</v>
       </c>
       <c r="C130" t="s">
-        <v>16</v>
+        <v>229</v>
       </c>
       <c r="D130" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E130" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>425</v>
       </c>
       <c r="H130" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>427</v>
       </c>
       <c r="B131" t="s">
-        <v>373</v>
+        <v>418</v>
       </c>
       <c r="C131" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="D131" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E131" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>428</v>
       </c>
       <c r="H131" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
         <v>430</v>
       </c>
       <c r="B132" t="s">
-        <v>373</v>
+        <v>418</v>
       </c>
       <c r="C132" t="s">
-        <v>106</v>
+        <v>165</v>
       </c>
       <c r="D132" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E132" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>431</v>
       </c>
       <c r="H132" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>433</v>
       </c>
       <c r="B133" t="s">
-        <v>373</v>
+        <v>418</v>
       </c>
       <c r="C133" t="s">
-        <v>28</v>
+        <v>396</v>
       </c>
       <c r="D133" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="E133" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>434</v>
       </c>
       <c r="H133" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>436</v>
       </c>
       <c r="B134" t="s">
-        <v>373</v>
+        <v>418</v>
       </c>
       <c r="C134" t="s">
-        <v>34</v>
+        <v>400</v>
       </c>
       <c r="D134" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="E134" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>107</v>
+        <v>437</v>
       </c>
       <c r="H134" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B135" t="s">
-        <v>373</v>
+        <v>418</v>
       </c>
       <c r="C135" t="s">
-        <v>28</v>
+        <v>10</v>
       </c>
       <c r="D135" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E135" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>107</v>
+        <v>442</v>
       </c>
       <c r="H135" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B136" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C136" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="D136" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E136" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="H136" t="s">
-        <v>248</v>
+        <v>446</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B137" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C137" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="D137" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E137" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>107</v>
+        <v>448</v>
       </c>
       <c r="H137" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="B138" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C138" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D138" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E138" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="H138" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B139" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C139" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D139" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E139" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="H139" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="B140" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C140" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="D140" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E140" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="H140" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="B141" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C141" t="s">
-        <v>46</v>
+        <v>182</v>
       </c>
       <c r="D141" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E141" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="H141" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="B142" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C142" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="D142" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E142" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="H142" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="B143" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C143" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D143" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E143" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="H143" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="B144" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C144" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D144" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E144" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>465</v>
+        <v>152</v>
       </c>
       <c r="H144" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="B145" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C145" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D145" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E145" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="H145" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B146" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C146" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="D146" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E146" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="H146" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="B147" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C147" t="s">
-        <v>66</v>
+        <v>124</v>
       </c>
       <c r="D147" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E147" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="H147" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="B148" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C148" t="s">
-        <v>70</v>
+        <v>10</v>
       </c>
       <c r="D148" t="s">
-        <v>11</v>
+        <v>128</v>
       </c>
       <c r="E148" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="H148" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="B149" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C149" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D149" t="s">
-        <v>11</v>
+        <v>128</v>
       </c>
       <c r="E149" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>480</v>
+        <v>152</v>
       </c>
       <c r="H149" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B150" t="s">
-        <v>443</v>
+        <v>418</v>
       </c>
       <c r="C150" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D150" t="s">
-        <v>11</v>
+        <v>484</v>
       </c>
       <c r="E150" t="s">
-        <v>12</v>
+        <v>485</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>483</v>
+        <v>152</v>
       </c>
       <c r="H150" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B151" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C151" t="s">
-        <v>20</v>
+        <v>159</v>
       </c>
       <c r="D151" t="s">
         <v>11</v>
       </c>
       <c r="E151" t="s">
         <v>12</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="H151" t="s">
-        <v>487</v>
+        <v>293</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>490</v>
+      </c>
+      <c r="B152" t="s">
         <v>488</v>
       </c>
-      <c r="B152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C152" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D152" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E152" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>489</v>
+        <v>152</v>
       </c>
       <c r="H152" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B153" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C153" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="D153" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E153" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>107</v>
+        <v>493</v>
       </c>
       <c r="H153" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B154" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C154" t="s">
-        <v>114</v>
+        <v>20</v>
       </c>
       <c r="D154" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E154" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="H154" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="B155" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C155" t="s">
-        <v>180</v>
+        <v>24</v>
       </c>
       <c r="D155" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E155" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="H155" t="s">
-        <v>390</v>
+        <v>500</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B156" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C156" t="s">
-        <v>117</v>
+        <v>28</v>
       </c>
       <c r="D156" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E156" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>499</v>
+        <v>152</v>
       </c>
       <c r="H156" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B157" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C157" t="s">
-        <v>120</v>
+        <v>182</v>
       </c>
       <c r="D157" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E157" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="H157" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="B158" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C158" t="s">
-        <v>351</v>
+        <v>32</v>
       </c>
       <c r="D158" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E158" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="H158" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B159" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C159" t="s">
-        <v>355</v>
+        <v>36</v>
       </c>
       <c r="D159" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E159" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="H159" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="B160" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C160" t="s">
-        <v>196</v>
+        <v>40</v>
       </c>
       <c r="D160" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E160" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="H160" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B161" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C161" t="s">
-        <v>200</v>
+        <v>44</v>
       </c>
       <c r="D161" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E161" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="H161" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="B162" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C162" t="s">
-        <v>517</v>
+        <v>48</v>
       </c>
       <c r="D162" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E162" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="H162" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B163" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C163" t="s">
-        <v>521</v>
+        <v>52</v>
       </c>
       <c r="D163" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E163" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>522</v>
       </c>
       <c r="H163" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
         <v>524</v>
       </c>
       <c r="B164" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C164" t="s">
+        <v>60</v>
+      </c>
+      <c r="D164" t="s">
+        <v>61</v>
+      </c>
+      <c r="E164" t="s">
+        <v>62</v>
+      </c>
+      <c r="G164" s="1" t="s">
         <v>525</v>
-      </c>
-[...7 lines deleted...]
-        <v>107</v>
       </c>
       <c r="H164" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
         <v>527</v>
       </c>
       <c r="B165" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C165" t="s">
-        <v>28</v>
+        <v>56</v>
       </c>
       <c r="D165" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E165" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>528</v>
       </c>
       <c r="H165" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>530</v>
       </c>
       <c r="B166" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C166" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="D166" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E166" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>531</v>
       </c>
       <c r="H166" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>533</v>
       </c>
       <c r="B167" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C167" t="s">
-        <v>38</v>
+        <v>73</v>
       </c>
       <c r="D167" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E167" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>534</v>
       </c>
       <c r="H167" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>536</v>
       </c>
       <c r="B168" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C168" t="s">
-        <v>42</v>
+        <v>124</v>
       </c>
       <c r="D168" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E168" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>107</v>
+        <v>152</v>
       </c>
       <c r="H168" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>538</v>
       </c>
       <c r="B169" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C169" t="s">
-        <v>46</v>
+        <v>159</v>
       </c>
       <c r="D169" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E169" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>539</v>
       </c>
       <c r="H169" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>541</v>
       </c>
       <c r="B170" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C170" t="s">
-        <v>137</v>
+        <v>225</v>
       </c>
       <c r="D170" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E170" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>542</v>
       </c>
       <c r="H170" t="s">
-        <v>543</v>
+        <v>435</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>543</v>
+      </c>
+      <c r="B171" t="s">
+        <v>488</v>
+      </c>
+      <c r="C171" t="s">
+        <v>162</v>
+      </c>
+      <c r="D171" t="s">
+        <v>61</v>
+      </c>
+      <c r="E171" t="s">
+        <v>62</v>
+      </c>
+      <c r="G171" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="B171" t="s">
-[...11 lines deleted...]
-      <c r="G171" s="1" t="s">
+      <c r="H171" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>546</v>
+      </c>
+      <c r="B172" t="s">
+        <v>488</v>
+      </c>
+      <c r="C172" t="s">
+        <v>165</v>
+      </c>
+      <c r="D172" t="s">
+        <v>61</v>
+      </c>
+      <c r="E172" t="s">
+        <v>62</v>
+      </c>
+      <c r="G172" s="1" t="s">
         <v>547</v>
-      </c>
-[...13 lines deleted...]
-        <v>107</v>
       </c>
       <c r="H172" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>549</v>
       </c>
       <c r="B173" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C173" t="s">
-        <v>58</v>
+        <v>396</v>
       </c>
       <c r="D173" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E173" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>550</v>
       </c>
       <c r="H173" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>552</v>
       </c>
       <c r="B174" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C174" t="s">
+        <v>400</v>
+      </c>
+      <c r="D174" t="s">
+        <v>61</v>
+      </c>
+      <c r="E174" t="s">
         <v>62</v>
       </c>
-      <c r="D174" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G174" s="1" t="s">
-        <v>107</v>
+        <v>553</v>
       </c>
       <c r="H174" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="B175" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C175" t="s">
-        <v>70</v>
+        <v>241</v>
       </c>
       <c r="D175" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E175" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>107</v>
+        <v>556</v>
       </c>
       <c r="H175" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B176" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C176" t="s">
-        <v>10</v>
+        <v>245</v>
       </c>
       <c r="D176" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E176" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="H176" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="B177" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C177" t="s">
-        <v>16</v>
+        <v>562</v>
       </c>
       <c r="D177" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E177" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="H177" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="B178" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C178" t="s">
-        <v>28</v>
+        <v>566</v>
       </c>
       <c r="D178" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="E178" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="H178" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="B179" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C179" t="s">
-        <v>34</v>
+        <v>570</v>
       </c>
       <c r="D179" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="E179" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>566</v>
+        <v>152</v>
       </c>
       <c r="H179" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="B180" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C180" t="s">
-        <v>38</v>
+        <v>10</v>
       </c>
       <c r="D180" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E180" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="H180" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="B181" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C181" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="D181" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E181" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>107</v>
+        <v>576</v>
       </c>
       <c r="H181" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="B182" t="s">
-        <v>443</v>
+        <v>488</v>
       </c>
       <c r="C182" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D182" t="s">
-        <v>574</v>
+        <v>77</v>
       </c>
       <c r="E182" t="s">
-        <v>575</v>
+        <v>78</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="H182" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="B183" t="s">
-        <v>579</v>
+        <v>488</v>
       </c>
       <c r="C183" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D183" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E183" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>580</v>
+        <v>152</v>
       </c>
       <c r="H183" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B184" t="s">
-        <v>579</v>
+        <v>488</v>
       </c>
       <c r="C184" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="D184" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E184" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>78</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>584</v>
       </c>
       <c r="H184" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>586</v>
       </c>
       <c r="B185" t="s">
-        <v>579</v>
+        <v>488</v>
       </c>
       <c r="C185" t="s">
-        <v>28</v>
+        <v>182</v>
       </c>
       <c r="D185" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E185" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>587</v>
       </c>
       <c r="H185" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>589</v>
       </c>
       <c r="B186" t="s">
-        <v>579</v>
+        <v>488</v>
       </c>
       <c r="C186" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D186" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E186" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G186" s="1" t="s">
         <v>590</v>
       </c>
       <c r="H186" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>592</v>
       </c>
       <c r="B187" t="s">
-        <v>579</v>
+        <v>488</v>
       </c>
       <c r="C187" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D187" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E187" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G187" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H187" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>594</v>
+      </c>
+      <c r="B188" t="s">
+        <v>488</v>
+      </c>
+      <c r="C188" t="s">
+        <v>40</v>
+      </c>
+      <c r="D188" t="s">
+        <v>77</v>
+      </c>
+      <c r="E188" t="s">
+        <v>78</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>595</v>
       </c>
-      <c r="B188" t="s">
-[...11 lines deleted...]
-      <c r="G188" s="1" t="s">
+      <c r="H188" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>597</v>
       </c>
       <c r="B189" t="s">
-        <v>579</v>
+        <v>488</v>
       </c>
       <c r="C189" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D189" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E189" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G189" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H189" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>599</v>
+      </c>
+      <c r="B190" t="s">
+        <v>488</v>
+      </c>
+      <c r="C190" t="s">
+        <v>52</v>
+      </c>
+      <c r="D190" t="s">
+        <v>77</v>
+      </c>
+      <c r="E190" t="s">
+        <v>78</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H190" t="s">
         <v>600</v>
-      </c>
-[...16 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>601</v>
+      </c>
+      <c r="B191" t="s">
+        <v>488</v>
+      </c>
+      <c r="C191" t="s">
+        <v>60</v>
+      </c>
+      <c r="D191" t="s">
+        <v>77</v>
+      </c>
+      <c r="E191" t="s">
+        <v>78</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H191" t="s">
         <v>603</v>
-      </c>
-[...16 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>604</v>
+      </c>
+      <c r="B192" t="s">
+        <v>488</v>
+      </c>
+      <c r="C192" t="s">
+        <v>56</v>
+      </c>
+      <c r="D192" t="s">
+        <v>77</v>
+      </c>
+      <c r="E192" t="s">
+        <v>78</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H192" t="s">
         <v>606</v>
-      </c>
-[...16 lines deleted...]
-        <v>608</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>607</v>
+      </c>
+      <c r="B193" t="s">
+        <v>488</v>
+      </c>
+      <c r="C193" t="s">
+        <v>10</v>
+      </c>
+      <c r="D193" t="s">
+        <v>128</v>
+      </c>
+      <c r="E193" t="s">
+        <v>129</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H193" t="s">
         <v>609</v>
-      </c>
-[...16 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>610</v>
+      </c>
+      <c r="B194" t="s">
+        <v>488</v>
+      </c>
+      <c r="C194" t="s">
+        <v>16</v>
+      </c>
+      <c r="D194" t="s">
+        <v>128</v>
+      </c>
+      <c r="E194" t="s">
+        <v>129</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H194" t="s">
         <v>612</v>
-      </c>
-[...16 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>613</v>
+      </c>
+      <c r="B195" t="s">
+        <v>488</v>
+      </c>
+      <c r="C195" t="s">
+        <v>20</v>
+      </c>
+      <c r="D195" t="s">
+        <v>128</v>
+      </c>
+      <c r="E195" t="s">
+        <v>129</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H195" t="s">
         <v>615</v>
-      </c>
-[...16 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="B196" t="s">
-        <v>579</v>
+        <v>488</v>
       </c>
       <c r="C196" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="D196" t="s">
-        <v>11</v>
+        <v>128</v>
       </c>
       <c r="E196" t="s">
-        <v>12</v>
+        <v>129</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>619</v>
+        <v>152</v>
       </c>
       <c r="H196" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="B197" t="s">
-        <v>579</v>
+        <v>488</v>
       </c>
       <c r="C197" t="s">
         <v>10</v>
       </c>
       <c r="D197" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="E197" t="s">
-        <v>12</v>
+        <v>620</v>
       </c>
       <c r="G197" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H197" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
+        <v>623</v>
+      </c>
+      <c r="B198" t="s">
         <v>624</v>
       </c>
-      <c r="B198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C198" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D198" t="s">
         <v>11</v>
       </c>
       <c r="E198" t="s">
         <v>12</v>
       </c>
       <c r="G198" s="1" t="s">
         <v>625</v>
       </c>
       <c r="H198" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
         <v>627</v>
       </c>
       <c r="B199" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="C199" t="s">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="D199" t="s">
         <v>11</v>
       </c>
       <c r="E199" t="s">
         <v>12</v>
       </c>
+      <c r="F199" t="s">
+        <v>628</v>
+      </c>
       <c r="G199" s="1" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="H199" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="B200" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="C200" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D200" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E200" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="H200" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="B201" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="C201" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D201" t="s">
-        <v>211</v>
+        <v>61</v>
       </c>
       <c r="E201" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>62</v>
       </c>
       <c r="G201" s="1" t="s">
         <v>635</v>
       </c>
       <c r="H201" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
         <v>637</v>
       </c>
       <c r="B202" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="C202" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="D202" t="s">
-        <v>211</v>
+        <v>61</v>
       </c>
       <c r="E202" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>62</v>
       </c>
       <c r="G202" s="1" t="s">
         <v>638</v>
       </c>
       <c r="H202" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
         <v>640</v>
       </c>
       <c r="B203" t="s">
+        <v>624</v>
+      </c>
+      <c r="C203" t="s">
+        <v>24</v>
+      </c>
+      <c r="D203" t="s">
+        <v>61</v>
+      </c>
+      <c r="E203" t="s">
+        <v>62</v>
+      </c>
+      <c r="G203" s="1" t="s">
         <v>641</v>
       </c>
-      <c r="C203" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H203" t="s">
-        <v>643</v>
+        <v>505</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>642</v>
+      </c>
+      <c r="B204" t="s">
+        <v>624</v>
+      </c>
+      <c r="C204" t="s">
+        <v>28</v>
+      </c>
+      <c r="D204" t="s">
+        <v>61</v>
+      </c>
+      <c r="E204" t="s">
+        <v>62</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H204" t="s">
         <v>644</v>
-      </c>
-[...19 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
       <c r="B205" t="s">
-        <v>641</v>
+        <v>624</v>
       </c>
       <c r="C205" t="s">
-        <v>650</v>
+        <v>182</v>
       </c>
       <c r="D205" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="E205" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>651</v>
+        <v>62</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>107</v>
+        <v>646</v>
       </c>
       <c r="H205" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="B206" t="s">
-        <v>641</v>
+        <v>624</v>
       </c>
       <c r="C206" t="s">
-        <v>654</v>
+        <v>32</v>
       </c>
       <c r="D206" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="E206" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>62</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>656</v>
+        <v>649</v>
       </c>
       <c r="H206" t="s">
-        <v>657</v>
+        <v>650</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>658</v>
+        <v>651</v>
       </c>
       <c r="B207" t="s">
-        <v>641</v>
+        <v>624</v>
       </c>
       <c r="C207" t="s">
-        <v>659</v>
+        <v>36</v>
       </c>
       <c r="D207" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="E207" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>62</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="H207" t="s">
-        <v>661</v>
+        <v>653</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>662</v>
+        <v>654</v>
       </c>
       <c r="B208" t="s">
-        <v>641</v>
+        <v>624</v>
       </c>
       <c r="C208" t="s">
-        <v>663</v>
+        <v>40</v>
       </c>
       <c r="D208" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="E208" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>62</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="H208" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="B209" t="s">
-        <v>641</v>
+        <v>624</v>
       </c>
       <c r="C209" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="D209" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E209" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
       <c r="H209" t="s">
-        <v>668</v>
+        <v>659</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
       <c r="B210" t="s">
-        <v>641</v>
+        <v>624</v>
       </c>
       <c r="C210" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="D210" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E210" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
       <c r="H210" t="s">
-        <v>671</v>
+        <v>662</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
       <c r="B211" t="s">
-        <v>641</v>
+        <v>624</v>
       </c>
       <c r="C211" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="D211" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E211" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>673</v>
+        <v>664</v>
       </c>
       <c r="H211" t="s">
-        <v>460</v>
+        <v>665</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
       <c r="B212" t="s">
-        <v>641</v>
+        <v>624</v>
       </c>
       <c r="C212" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="D212" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E212" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="H212" t="s">
-        <v>591</v>
+        <v>668</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>676</v>
+        <v>669</v>
       </c>
       <c r="B213" t="s">
-        <v>641</v>
+        <v>624</v>
       </c>
       <c r="C213" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D213" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E213" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>677</v>
+        <v>670</v>
       </c>
       <c r="H213" t="s">
-        <v>678</v>
+        <v>671</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>679</v>
+        <v>672</v>
       </c>
       <c r="B214" t="s">
-        <v>641</v>
+        <v>624</v>
       </c>
       <c r="C214" t="s">
-        <v>137</v>
+        <v>69</v>
       </c>
       <c r="D214" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E214" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>680</v>
+        <v>673</v>
       </c>
       <c r="H214" t="s">
-        <v>594</v>
+        <v>674</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="B215" t="s">
-        <v>641</v>
+        <v>624</v>
       </c>
       <c r="C215" t="s">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="D215" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E215" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
       <c r="H215" t="s">
-        <v>683</v>
+        <v>677</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="B216" t="s">
-        <v>641</v>
+        <v>624</v>
       </c>
       <c r="C216" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="D216" t="s">
-        <v>11</v>
+        <v>256</v>
       </c>
       <c r="E216" t="s">
-        <v>12</v>
+        <v>257</v>
+      </c>
+      <c r="F216" t="s">
+        <v>679</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="H216" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="B217" t="s">
-        <v>641</v>
+        <v>624</v>
       </c>
       <c r="C217" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="D217" t="s">
-        <v>11</v>
+        <v>256</v>
       </c>
       <c r="E217" t="s">
-        <v>12</v>
+        <v>257</v>
+      </c>
+      <c r="F217" t="s">
+        <v>679</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="H217" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="B218" t="s">
-        <v>641</v>
+        <v>686</v>
       </c>
       <c r="C218" t="s">
-        <v>62</v>
+        <v>570</v>
       </c>
       <c r="D218" t="s">
         <v>11</v>
       </c>
       <c r="E218" t="s">
         <v>12</v>
       </c>
+      <c r="F218" t="s">
+        <v>628</v>
+      </c>
       <c r="G218" s="1" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="H218" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="B219" t="s">
-        <v>641</v>
+        <v>686</v>
       </c>
       <c r="C219" t="s">
-        <v>66</v>
+        <v>690</v>
       </c>
       <c r="D219" t="s">
         <v>11</v>
       </c>
       <c r="E219" t="s">
         <v>12</v>
       </c>
+      <c r="F219" t="s">
+        <v>691</v>
+      </c>
       <c r="G219" s="1" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="H219" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="B220" t="s">
-        <v>641</v>
+        <v>686</v>
       </c>
       <c r="C220" t="s">
-        <v>70</v>
+        <v>695</v>
       </c>
       <c r="D220" t="s">
         <v>11</v>
       </c>
       <c r="E220" t="s">
         <v>12</v>
       </c>
+      <c r="F220" t="s">
+        <v>696</v>
+      </c>
       <c r="G220" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H220" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>698</v>
+      </c>
+      <c r="B221" t="s">
+        <v>686</v>
+      </c>
+      <c r="C221" t="s">
         <v>699</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
       <c r="D221" t="s">
         <v>11</v>
       </c>
       <c r="E221" t="s">
         <v>12</v>
       </c>
+      <c r="F221" t="s">
+        <v>700</v>
+      </c>
       <c r="G221" s="1" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="H221" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="B222" t="s">
-        <v>641</v>
+        <v>686</v>
       </c>
       <c r="C222" t="s">
-        <v>16</v>
+        <v>704</v>
       </c>
       <c r="D222" t="s">
         <v>11</v>
       </c>
       <c r="E222" t="s">
         <v>12</v>
       </c>
+      <c r="F222" t="s">
+        <v>628</v>
+      </c>
       <c r="G222" s="1" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="H222" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="B223" t="s">
-        <v>641</v>
+        <v>686</v>
       </c>
       <c r="C223" t="s">
-        <v>20</v>
+        <v>708</v>
       </c>
       <c r="D223" t="s">
         <v>11</v>
       </c>
       <c r="E223" t="s">
         <v>12</v>
       </c>
+      <c r="F223" t="s">
+        <v>628</v>
+      </c>
       <c r="G223" s="1" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="H223" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="B224" t="s">
-        <v>641</v>
+        <v>686</v>
       </c>
       <c r="C224" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D224" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E224" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="H224" t="s">
-        <v>623</v>
+        <v>713</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="B225" t="s">
-        <v>641</v>
+        <v>686</v>
       </c>
       <c r="C225" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="D225" t="s">
-        <v>211</v>
+        <v>61</v>
       </c>
       <c r="E225" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>62</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="H225" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="B226" t="s">
-        <v>641</v>
+        <v>686</v>
       </c>
       <c r="C226" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D226" t="s">
-        <v>211</v>
+        <v>61</v>
       </c>
       <c r="E226" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>62</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="H226" t="s">
-        <v>715</v>
+        <v>505</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="B227" t="s">
-        <v>641</v>
+        <v>686</v>
       </c>
       <c r="C227" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D227" t="s">
-        <v>211</v>
+        <v>61</v>
       </c>
       <c r="E227" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>62</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="H227" t="s">
-        <v>718</v>
+        <v>636</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="B228" t="s">
-        <v>641</v>
+        <v>686</v>
       </c>
       <c r="C228" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="D228" t="s">
-        <v>211</v>
+        <v>61</v>
       </c>
       <c r="E228" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>62</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="H228" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B229" t="s">
-        <v>641</v>
+        <v>686</v>
       </c>
       <c r="C229" t="s">
-        <v>50</v>
+        <v>182</v>
       </c>
       <c r="D229" t="s">
-        <v>211</v>
+        <v>61</v>
       </c>
       <c r="E229" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>62</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>107</v>
+        <v>725</v>
       </c>
       <c r="H229" t="s">
-        <v>723</v>
+        <v>639</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="B230" t="s">
-        <v>725</v>
+        <v>686</v>
       </c>
       <c r="C230" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="D230" t="s">
-        <v>726</v>
+        <v>61</v>
       </c>
       <c r="E230" t="s">
+        <v>62</v>
+      </c>
+      <c r="G230" s="1" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="H230" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
         <v>729</v>
       </c>
       <c r="B231" t="s">
-        <v>725</v>
+        <v>686</v>
       </c>
       <c r="C231" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D231" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="E231" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>730</v>
       </c>
       <c r="H231" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
         <v>732</v>
       </c>
       <c r="B232" t="s">
-        <v>725</v>
+        <v>686</v>
       </c>
       <c r="C232" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D232" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="E232" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>733</v>
       </c>
       <c r="H232" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>735</v>
       </c>
       <c r="B233" t="s">
-        <v>725</v>
+        <v>686</v>
       </c>
       <c r="C233" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D233" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="E233" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>736</v>
       </c>
       <c r="H233" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
         <v>738</v>
       </c>
       <c r="B234" t="s">
-        <v>725</v>
+        <v>686</v>
       </c>
       <c r="C234" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D234" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="E234" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>739</v>
       </c>
       <c r="H234" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>741</v>
       </c>
       <c r="B235" t="s">
-        <v>725</v>
+        <v>686</v>
       </c>
       <c r="C235" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="D235" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="E235" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="G235" s="1" t="s">
         <v>742</v>
       </c>
       <c r="H235" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
         <v>744</v>
       </c>
       <c r="B236" t="s">
-        <v>725</v>
+        <v>686</v>
       </c>
       <c r="C236" t="s">
-        <v>137</v>
+        <v>60</v>
       </c>
       <c r="D236" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="E236" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="G236" s="1" t="s">
         <v>745</v>
       </c>
       <c r="H236" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
         <v>747</v>
       </c>
       <c r="B237" t="s">
-        <v>725</v>
+        <v>686</v>
       </c>
       <c r="C237" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="D237" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="E237" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="G237" s="1" t="s">
         <v>748</v>
       </c>
       <c r="H237" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
         <v>750</v>
       </c>
       <c r="B238" t="s">
-        <v>725</v>
+        <v>686</v>
       </c>
       <c r="C238" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="D238" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="E238" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="G238" s="1" t="s">
         <v>751</v>
       </c>
       <c r="H238" t="s">
         <v>752</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
         <v>753</v>
       </c>
       <c r="B239" t="s">
-        <v>725</v>
+        <v>686</v>
       </c>
       <c r="C239" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="D239" t="s">
-        <v>86</v>
+        <v>61</v>
       </c>
       <c r="E239" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="G239" s="1" t="s">
         <v>754</v>
       </c>
       <c r="H239" t="s">
-        <v>755</v>
+        <v>668</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
+        <v>755</v>
+      </c>
+      <c r="B240" t="s">
+        <v>686</v>
+      </c>
+      <c r="C240" t="s">
+        <v>10</v>
+      </c>
+      <c r="D240" t="s">
+        <v>256</v>
+      </c>
+      <c r="E240" t="s">
+        <v>257</v>
+      </c>
+      <c r="F240" t="s">
+        <v>679</v>
+      </c>
+      <c r="G240" s="1" t="s">
         <v>756</v>
       </c>
-      <c r="B240" t="s">
-[...11 lines deleted...]
-      <c r="G240" s="1" t="s">
+      <c r="H240" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
+        <v>758</v>
+      </c>
+      <c r="B241" t="s">
+        <v>686</v>
+      </c>
+      <c r="C241" t="s">
+        <v>16</v>
+      </c>
+      <c r="D241" t="s">
+        <v>256</v>
+      </c>
+      <c r="E241" t="s">
+        <v>257</v>
+      </c>
+      <c r="F241" t="s">
+        <v>679</v>
+      </c>
+      <c r="G241" s="1" t="s">
         <v>759</v>
       </c>
-      <c r="B241" t="s">
-[...11 lines deleted...]
-      <c r="G241" s="1" t="s">
+      <c r="H241" t="s">
         <v>760</v>
-      </c>
-[...1 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>761</v>
+      </c>
+      <c r="B242" t="s">
+        <v>686</v>
+      </c>
+      <c r="C242" t="s">
+        <v>20</v>
+      </c>
+      <c r="D242" t="s">
+        <v>256</v>
+      </c>
+      <c r="E242" t="s">
+        <v>257</v>
+      </c>
+      <c r="F242" t="s">
+        <v>679</v>
+      </c>
+      <c r="G242" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="B242" t="s">
-[...11 lines deleted...]
-      <c r="G242" s="1" t="s">
+      <c r="H242" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
+        <v>764</v>
+      </c>
+      <c r="B243" t="s">
+        <v>686</v>
+      </c>
+      <c r="C243" t="s">
+        <v>24</v>
+      </c>
+      <c r="D243" t="s">
+        <v>256</v>
+      </c>
+      <c r="E243" t="s">
+        <v>257</v>
+      </c>
+      <c r="F243" t="s">
+        <v>679</v>
+      </c>
+      <c r="G243" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="B243" t="s">
-[...11 lines deleted...]
-      <c r="G243" s="1" t="s">
+      <c r="H243" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>767</v>
+      </c>
+      <c r="B244" t="s">
+        <v>686</v>
+      </c>
+      <c r="C244" t="s">
+        <v>32</v>
+      </c>
+      <c r="D244" t="s">
+        <v>256</v>
+      </c>
+      <c r="E244" t="s">
+        <v>257</v>
+      </c>
+      <c r="F244" t="s">
+        <v>700</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H244" t="s">
         <v>768</v>
-      </c>
-[...16 lines deleted...]
-        <v>770</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
+        <v>769</v>
+      </c>
+      <c r="B245" t="s">
+        <v>770</v>
+      </c>
+      <c r="C245" t="s">
+        <v>40</v>
+      </c>
+      <c r="D245" t="s">
         <v>771</v>
       </c>
-      <c r="B245" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E245" t="s">
-        <v>87</v>
+        <v>772</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>772</v>
+        <v>152</v>
       </c>
       <c r="H245" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
         <v>774</v>
       </c>
       <c r="B246" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C246" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D246" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E246" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>775</v>
       </c>
       <c r="H246" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
         <v>777</v>
       </c>
       <c r="B247" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C247" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="D247" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E247" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>778</v>
       </c>
       <c r="H247" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
         <v>780</v>
       </c>
       <c r="B248" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C248" t="s">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="D248" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E248" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>781</v>
       </c>
       <c r="H248" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
         <v>783</v>
       </c>
       <c r="B249" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C249" t="s">
-        <v>114</v>
+        <v>24</v>
       </c>
       <c r="D249" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E249" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G249" s="1" t="s">
         <v>784</v>
       </c>
       <c r="H249" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
         <v>786</v>
       </c>
       <c r="B250" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C250" t="s">
-        <v>180</v>
+        <v>28</v>
       </c>
       <c r="D250" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E250" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G250" s="1" t="s">
         <v>787</v>
       </c>
       <c r="H250" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
         <v>789</v>
       </c>
       <c r="B251" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C251" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D251" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E251" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>790</v>
       </c>
       <c r="H251" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
         <v>792</v>
       </c>
       <c r="B252" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C252" t="s">
-        <v>120</v>
+        <v>32</v>
       </c>
       <c r="D252" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E252" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G252" s="1" t="s">
         <v>793</v>
       </c>
       <c r="H252" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
         <v>795</v>
       </c>
       <c r="B253" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C253" t="s">
-        <v>351</v>
+        <v>36</v>
       </c>
       <c r="D253" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E253" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>796</v>
       </c>
       <c r="H253" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
         <v>798</v>
       </c>
       <c r="B254" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C254" t="s">
-        <v>355</v>
+        <v>40</v>
       </c>
       <c r="D254" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E254" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G254" s="1" t="s">
         <v>799</v>
       </c>
       <c r="H254" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
         <v>801</v>
       </c>
       <c r="B255" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C255" t="s">
-        <v>193</v>
+        <v>44</v>
       </c>
       <c r="D255" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E255" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G255" s="1" t="s">
         <v>802</v>
       </c>
       <c r="H255" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
         <v>804</v>
       </c>
       <c r="B256" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C256" t="s">
-        <v>196</v>
+        <v>48</v>
       </c>
       <c r="D256" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E256" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G256" s="1" t="s">
         <v>805</v>
       </c>
       <c r="H256" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
         <v>807</v>
       </c>
       <c r="B257" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C257" t="s">
-        <v>200</v>
+        <v>52</v>
       </c>
       <c r="D257" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E257" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G257" s="1" t="s">
         <v>808</v>
       </c>
       <c r="H257" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
         <v>810</v>
       </c>
       <c r="B258" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C258" t="s">
-        <v>204</v>
+        <v>60</v>
       </c>
       <c r="D258" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E258" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G258" s="1" t="s">
         <v>811</v>
       </c>
       <c r="H258" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
         <v>813</v>
       </c>
       <c r="B259" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C259" t="s">
+        <v>56</v>
+      </c>
+      <c r="D259" t="s">
+        <v>11</v>
+      </c>
+      <c r="E259" t="s">
+        <v>12</v>
+      </c>
+      <c r="G259" s="1" t="s">
         <v>814</v>
       </c>
-      <c r="D259" t="s">
-[...5 lines deleted...]
-      <c r="G259" s="1" t="s">
+      <c r="H259" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
+        <v>816</v>
+      </c>
+      <c r="B260" t="s">
+        <v>770</v>
+      </c>
+      <c r="C260" t="s">
+        <v>69</v>
+      </c>
+      <c r="D260" t="s">
+        <v>11</v>
+      </c>
+      <c r="E260" t="s">
+        <v>12</v>
+      </c>
+      <c r="G260" s="1" t="s">
         <v>817</v>
       </c>
-      <c r="B260" t="s">
-[...11 lines deleted...]
-      <c r="G260" s="1" t="s">
+      <c r="H260" t="s">
         <v>818</v>
-      </c>
-[...1 lines deleted...]
-        <v>819</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
+        <v>819</v>
+      </c>
+      <c r="B261" t="s">
+        <v>770</v>
+      </c>
+      <c r="C261" t="s">
+        <v>73</v>
+      </c>
+      <c r="D261" t="s">
+        <v>11</v>
+      </c>
+      <c r="E261" t="s">
+        <v>12</v>
+      </c>
+      <c r="G261" s="1" t="s">
         <v>820</v>
       </c>
-      <c r="B261" t="s">
-[...2 lines deleted...]
-      <c r="C261" t="s">
+      <c r="H261" t="s">
         <v>821</v>
-      </c>
-[...10 lines deleted...]
-        <v>823</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
+        <v>822</v>
+      </c>
+      <c r="B262" t="s">
+        <v>770</v>
+      </c>
+      <c r="C262" t="s">
+        <v>124</v>
+      </c>
+      <c r="D262" t="s">
+        <v>11</v>
+      </c>
+      <c r="E262" t="s">
+        <v>12</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H262" t="s">
         <v>824</v>
-      </c>
-[...16 lines deleted...]
-        <v>826</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
+        <v>825</v>
+      </c>
+      <c r="B263" t="s">
+        <v>770</v>
+      </c>
+      <c r="C263" t="s">
+        <v>155</v>
+      </c>
+      <c r="D263" t="s">
+        <v>11</v>
+      </c>
+      <c r="E263" t="s">
+        <v>12</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H263" t="s">
         <v>827</v>
-      </c>
-[...16 lines deleted...]
-        <v>829</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
+        <v>828</v>
+      </c>
+      <c r="B264" t="s">
+        <v>770</v>
+      </c>
+      <c r="C264" t="s">
+        <v>159</v>
+      </c>
+      <c r="D264" t="s">
+        <v>11</v>
+      </c>
+      <c r="E264" t="s">
+        <v>12</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H264" t="s">
         <v>830</v>
-      </c>
-[...16 lines deleted...]
-        <v>833</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="B265" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C265" t="s">
-        <v>835</v>
+        <v>225</v>
       </c>
       <c r="D265" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E265" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="H265" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
       <c r="B266" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C266" t="s">
-        <v>645</v>
+        <v>229</v>
       </c>
       <c r="D266" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E266" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="H266" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>841</v>
+        <v>837</v>
       </c>
       <c r="B267" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C267" t="s">
-        <v>650</v>
+        <v>165</v>
       </c>
       <c r="D267" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E267" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="H267" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="B268" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C268" t="s">
-        <v>845</v>
+        <v>396</v>
       </c>
       <c r="D268" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E268" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="H268" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="B269" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C269" t="s">
-        <v>849</v>
+        <v>400</v>
       </c>
       <c r="D269" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E269" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="H269" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>852</v>
+        <v>846</v>
       </c>
       <c r="B270" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C270" t="s">
-        <v>853</v>
+        <v>238</v>
       </c>
       <c r="D270" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E270" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>854</v>
+        <v>847</v>
       </c>
       <c r="H270" t="s">
-        <v>855</v>
+        <v>848</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
       <c r="B271" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C271" t="s">
-        <v>857</v>
+        <v>241</v>
       </c>
       <c r="D271" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E271" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="H271" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
       <c r="B272" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C272" t="s">
-        <v>861</v>
+        <v>245</v>
       </c>
       <c r="D272" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E272" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>862</v>
+        <v>853</v>
       </c>
       <c r="H272" t="s">
-        <v>863</v>
+        <v>854</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>864</v>
+        <v>855</v>
       </c>
       <c r="B273" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C273" t="s">
-        <v>865</v>
+        <v>249</v>
       </c>
       <c r="D273" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E273" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>866</v>
+        <v>856</v>
       </c>
       <c r="H273" t="s">
-        <v>867</v>
+        <v>857</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>868</v>
+        <v>858</v>
       </c>
       <c r="B274" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C274" t="s">
-        <v>654</v>
+        <v>859</v>
       </c>
       <c r="D274" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E274" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>869</v>
+        <v>860</v>
       </c>
       <c r="H274" t="s">
-        <v>870</v>
+        <v>861</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>871</v>
+        <v>862</v>
       </c>
       <c r="B275" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C275" t="s">
-        <v>872</v>
+        <v>562</v>
       </c>
       <c r="D275" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E275" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>873</v>
+        <v>863</v>
       </c>
       <c r="H275" t="s">
-        <v>874</v>
+        <v>864</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>875</v>
+        <v>865</v>
       </c>
       <c r="B276" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C276" t="s">
-        <v>876</v>
+        <v>866</v>
       </c>
       <c r="D276" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E276" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>877</v>
+        <v>867</v>
       </c>
       <c r="H276" t="s">
-        <v>878</v>
+        <v>868</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>879</v>
+        <v>869</v>
       </c>
       <c r="B277" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C277" t="s">
-        <v>880</v>
+        <v>566</v>
       </c>
       <c r="D277" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E277" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>881</v>
+        <v>870</v>
       </c>
       <c r="H277" t="s">
-        <v>882</v>
+        <v>871</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>883</v>
+        <v>872</v>
       </c>
       <c r="B278" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C278" t="s">
-        <v>884</v>
+        <v>570</v>
       </c>
       <c r="D278" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E278" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>885</v>
+        <v>873</v>
       </c>
       <c r="H278" t="s">
-        <v>886</v>
+        <v>874</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>887</v>
+        <v>875</v>
       </c>
       <c r="B279" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C279" t="s">
-        <v>659</v>
+        <v>876</v>
       </c>
       <c r="D279" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E279" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>888</v>
+        <v>877</v>
       </c>
       <c r="H279" t="s">
-        <v>889</v>
+        <v>878</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>890</v>
+        <v>879</v>
       </c>
       <c r="B280" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C280" t="s">
-        <v>891</v>
+        <v>880</v>
       </c>
       <c r="D280" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E280" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>892</v>
+        <v>881</v>
       </c>
       <c r="H280" t="s">
-        <v>893</v>
+        <v>882</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>894</v>
+        <v>883</v>
       </c>
       <c r="B281" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C281" t="s">
-        <v>895</v>
+        <v>690</v>
       </c>
       <c r="D281" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E281" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>896</v>
+        <v>884</v>
       </c>
       <c r="H281" t="s">
-        <v>897</v>
+        <v>885</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>898</v>
+        <v>886</v>
       </c>
       <c r="B282" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C282" t="s">
-        <v>899</v>
+        <v>695</v>
       </c>
       <c r="D282" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E282" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>900</v>
+        <v>887</v>
       </c>
       <c r="H282" t="s">
-        <v>901</v>
+        <v>888</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>902</v>
+        <v>889</v>
       </c>
       <c r="B283" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C283" t="s">
-        <v>663</v>
+        <v>890</v>
       </c>
       <c r="D283" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E283" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>903</v>
+        <v>891</v>
       </c>
       <c r="H283" t="s">
-        <v>904</v>
+        <v>892</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>905</v>
+        <v>893</v>
       </c>
       <c r="B284" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C284" t="s">
-        <v>906</v>
+        <v>894</v>
       </c>
       <c r="D284" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E284" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>907</v>
+        <v>895</v>
       </c>
       <c r="H284" t="s">
-        <v>908</v>
+        <v>896</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>909</v>
+        <v>897</v>
       </c>
       <c r="B285" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C285" t="s">
-        <v>910</v>
+        <v>898</v>
       </c>
       <c r="D285" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E285" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>911</v>
+        <v>899</v>
       </c>
       <c r="H285" t="s">
-        <v>912</v>
+        <v>900</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>913</v>
+        <v>901</v>
       </c>
       <c r="B286" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C286" t="s">
-        <v>914</v>
+        <v>902</v>
       </c>
       <c r="D286" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E286" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>12</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>107</v>
+        <v>903</v>
       </c>
       <c r="H286" t="s">
-        <v>915</v>
+        <v>904</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>916</v>
+        <v>905</v>
       </c>
       <c r="B287" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C287" t="s">
-        <v>917</v>
+        <v>906</v>
       </c>
       <c r="D287" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E287" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>918</v>
+        <v>12</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>919</v>
+        <v>907</v>
       </c>
       <c r="H287" t="s">
-        <v>920</v>
+        <v>908</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>921</v>
+        <v>909</v>
       </c>
       <c r="B288" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C288" t="s">
-        <v>28</v>
+        <v>910</v>
       </c>
       <c r="D288" t="s">
         <v>11</v>
       </c>
       <c r="E288" t="s">
         <v>12</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>922</v>
+        <v>911</v>
       </c>
       <c r="H288" t="s">
-        <v>923</v>
+        <v>912</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>924</v>
+        <v>913</v>
       </c>
       <c r="B289" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C289" t="s">
-        <v>34</v>
+        <v>699</v>
       </c>
       <c r="D289" t="s">
         <v>11</v>
       </c>
       <c r="E289" t="s">
         <v>12</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>925</v>
+        <v>914</v>
       </c>
       <c r="H289" t="s">
-        <v>926</v>
+        <v>915</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>927</v>
+        <v>916</v>
       </c>
       <c r="B290" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C290" t="s">
-        <v>38</v>
+        <v>917</v>
       </c>
       <c r="D290" t="s">
         <v>11</v>
       </c>
       <c r="E290" t="s">
         <v>12</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>928</v>
+        <v>918</v>
       </c>
       <c r="H290" t="s">
-        <v>929</v>
+        <v>919</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>930</v>
+        <v>920</v>
       </c>
       <c r="B291" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C291" t="s">
-        <v>42</v>
+        <v>921</v>
       </c>
       <c r="D291" t="s">
         <v>11</v>
       </c>
       <c r="E291" t="s">
         <v>12</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>931</v>
+        <v>922</v>
       </c>
       <c r="H291" t="s">
-        <v>932</v>
+        <v>923</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>933</v>
+        <v>924</v>
       </c>
       <c r="B292" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C292" t="s">
-        <v>46</v>
+        <v>925</v>
       </c>
       <c r="D292" t="s">
         <v>11</v>
       </c>
       <c r="E292" t="s">
         <v>12</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>934</v>
+        <v>926</v>
       </c>
       <c r="H292" t="s">
-        <v>935</v>
+        <v>927</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>936</v>
+        <v>928</v>
       </c>
       <c r="B293" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C293" t="s">
-        <v>137</v>
+        <v>929</v>
       </c>
       <c r="D293" t="s">
         <v>11</v>
       </c>
       <c r="E293" t="s">
         <v>12</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>937</v>
+        <v>930</v>
       </c>
       <c r="H293" t="s">
-        <v>938</v>
+        <v>931</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>939</v>
+        <v>932</v>
       </c>
       <c r="B294" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C294" t="s">
-        <v>50</v>
+        <v>704</v>
       </c>
       <c r="D294" t="s">
         <v>11</v>
       </c>
       <c r="E294" t="s">
         <v>12</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>940</v>
+        <v>933</v>
       </c>
       <c r="H294" t="s">
-        <v>941</v>
+        <v>934</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>942</v>
+        <v>935</v>
       </c>
       <c r="B295" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C295" t="s">
-        <v>54</v>
+        <v>936</v>
       </c>
       <c r="D295" t="s">
         <v>11</v>
       </c>
       <c r="E295" t="s">
         <v>12</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>943</v>
+        <v>937</v>
       </c>
       <c r="H295" t="s">
-        <v>944</v>
+        <v>938</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>945</v>
+        <v>939</v>
       </c>
       <c r="B296" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C296" t="s">
-        <v>58</v>
+        <v>940</v>
       </c>
       <c r="D296" t="s">
         <v>11</v>
       </c>
       <c r="E296" t="s">
         <v>12</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>946</v>
+        <v>941</v>
       </c>
       <c r="H296" t="s">
-        <v>947</v>
+        <v>942</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>948</v>
+        <v>943</v>
       </c>
       <c r="B297" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C297" t="s">
-        <v>62</v>
+        <v>944</v>
       </c>
       <c r="D297" t="s">
         <v>11</v>
       </c>
       <c r="E297" t="s">
         <v>12</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>949</v>
+        <v>945</v>
       </c>
       <c r="H297" t="s">
-        <v>950</v>
+        <v>946</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>951</v>
+        <v>947</v>
       </c>
       <c r="B298" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C298" t="s">
-        <v>66</v>
+        <v>708</v>
       </c>
       <c r="D298" t="s">
         <v>11</v>
       </c>
       <c r="E298" t="s">
         <v>12</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="H298" t="s">
-        <v>953</v>
+        <v>949</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="B299" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C299" t="s">
-        <v>70</v>
+        <v>951</v>
       </c>
       <c r="D299" t="s">
         <v>11</v>
       </c>
       <c r="E299" t="s">
         <v>12</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="H299" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>957</v>
+        <v>954</v>
       </c>
       <c r="B300" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C300" t="s">
-        <v>10</v>
+        <v>955</v>
       </c>
       <c r="D300" t="s">
         <v>11</v>
       </c>
       <c r="E300" t="s">
         <v>12</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="H300" t="s">
-        <v>959</v>
+        <v>957</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
       <c r="B301" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C301" t="s">
-        <v>16</v>
+        <v>959</v>
       </c>
       <c r="D301" t="s">
         <v>11</v>
       </c>
       <c r="E301" t="s">
         <v>12</v>
       </c>
+      <c r="F301" t="s">
+        <v>700</v>
+      </c>
       <c r="G301" s="1" t="s">
-        <v>961</v>
+        <v>152</v>
       </c>
       <c r="H301" t="s">
-        <v>941</v>
+        <v>960</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
+        <v>961</v>
+      </c>
+      <c r="B302" t="s">
+        <v>770</v>
+      </c>
+      <c r="C302" t="s">
         <v>962</v>
-      </c>
-[...4 lines deleted...]
-        <v>204</v>
       </c>
       <c r="D302" t="s">
         <v>11</v>
       </c>
       <c r="E302" t="s">
         <v>12</v>
       </c>
+      <c r="F302" t="s">
+        <v>963</v>
+      </c>
       <c r="G302" s="1" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="H302" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="B303" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C303" t="s">
-        <v>966</v>
+        <v>10</v>
       </c>
       <c r="D303" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E303" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>967</v>
       </c>
       <c r="H303" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
         <v>969</v>
       </c>
       <c r="B304" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C304" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="D304" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E304" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>970</v>
       </c>
       <c r="H304" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
         <v>972</v>
       </c>
       <c r="B305" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C305" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D305" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E305" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>973</v>
       </c>
       <c r="H305" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>975</v>
       </c>
       <c r="B306" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C306" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D306" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E306" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>976</v>
       </c>
       <c r="H306" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
         <v>978</v>
       </c>
       <c r="B307" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C307" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="D307" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E307" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>979</v>
       </c>
       <c r="H307" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
         <v>981</v>
       </c>
       <c r="B308" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C308" t="s">
-        <v>46</v>
+        <v>182</v>
       </c>
       <c r="D308" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E308" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>982</v>
       </c>
       <c r="H308" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
         <v>984</v>
       </c>
       <c r="B309" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C309" t="s">
-        <v>137</v>
+        <v>32</v>
       </c>
       <c r="D309" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E309" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>985</v>
       </c>
       <c r="H309" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
         <v>987</v>
       </c>
       <c r="B310" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C310" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="D310" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E310" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>988</v>
       </c>
       <c r="H310" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
         <v>990</v>
       </c>
       <c r="B311" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C311" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="D311" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E311" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>991</v>
       </c>
       <c r="H311" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
         <v>993</v>
       </c>
       <c r="B312" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C312" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="D312" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E312" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>994</v>
       </c>
       <c r="H312" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
         <v>996</v>
       </c>
       <c r="B313" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C313" t="s">
+        <v>48</v>
+      </c>
+      <c r="D313" t="s">
+        <v>61</v>
+      </c>
+      <c r="E313" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G313" s="1" t="s">
         <v>997</v>
       </c>
       <c r="H313" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
         <v>999</v>
       </c>
       <c r="B314" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C314" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="D314" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E314" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G314" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="H314" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
         <v>1002</v>
       </c>
       <c r="B315" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C315" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="D315" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E315" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G315" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="H315" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
         <v>1005</v>
       </c>
       <c r="B316" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C316" t="s">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="D316" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E316" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G316" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="H316" t="s">
-        <v>1007</v>
+        <v>986</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B317" t="s">
+        <v>770</v>
+      </c>
+      <c r="C317" t="s">
+        <v>249</v>
+      </c>
+      <c r="D317" t="s">
+        <v>61</v>
+      </c>
+      <c r="E317" t="s">
+        <v>62</v>
+      </c>
+      <c r="G317" s="1" t="s">
         <v>1008</v>
       </c>
-      <c r="B317" t="s">
-[...11 lines deleted...]
-      <c r="G317" s="1" t="s">
+      <c r="H317" t="s">
         <v>1009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B318" t="s">
+        <v>770</v>
+      </c>
+      <c r="C318" t="s">
         <v>1011</v>
       </c>
-      <c r="B318" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D318" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E318" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G318" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="H318" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
         <v>1014</v>
       </c>
       <c r="B319" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C319" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D319" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E319" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G319" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="H319" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
         <v>1017</v>
       </c>
       <c r="B320" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C320" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="D320" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E320" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G320" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="H320" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
         <v>1020</v>
       </c>
       <c r="B321" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C321" t="s">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="D321" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E321" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G321" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="H321" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
         <v>1023</v>
       </c>
       <c r="B322" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C322" t="s">
-        <v>114</v>
+        <v>24</v>
       </c>
       <c r="D322" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E322" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G322" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="H322" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
         <v>1026</v>
       </c>
       <c r="B323" t="s">
-        <v>725</v>
+        <v>770</v>
       </c>
       <c r="C323" t="s">
-        <v>184</v>
+        <v>28</v>
       </c>
       <c r="D323" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E323" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="F323" t="s">
+        <v>78</v>
+      </c>
+      <c r="G323" s="1" t="s">
         <v>1027</v>
       </c>
-      <c r="G323" s="1" t="s">
+      <c r="H323" t="s">
         <v>1028</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B324" t="s">
+        <v>770</v>
+      </c>
+      <c r="C324" t="s">
+        <v>182</v>
+      </c>
+      <c r="D324" t="s">
+        <v>77</v>
+      </c>
+      <c r="E324" t="s">
+        <v>78</v>
+      </c>
+      <c r="G324" s="1" t="s">
         <v>1030</v>
       </c>
-      <c r="B324" t="s">
-[...11 lines deleted...]
-      <c r="G324" s="1" t="s">
+      <c r="H324" t="s">
         <v>1031</v>
-      </c>
-[...1 lines deleted...]
-        <v>1032</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B325" t="s">
+        <v>770</v>
+      </c>
+      <c r="C325" t="s">
+        <v>32</v>
+      </c>
+      <c r="D325" t="s">
+        <v>77</v>
+      </c>
+      <c r="E325" t="s">
+        <v>78</v>
+      </c>
+      <c r="G325" s="1" t="s">
         <v>1033</v>
       </c>
-      <c r="B325" t="s">
-[...11 lines deleted...]
-      <c r="G325" s="1" t="s">
+      <c r="H325" t="s">
         <v>1034</v>
-      </c>
-[...1 lines deleted...]
-        <v>1035</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B326" t="s">
+        <v>770</v>
+      </c>
+      <c r="C326" t="s">
+        <v>36</v>
+      </c>
+      <c r="D326" t="s">
+        <v>77</v>
+      </c>
+      <c r="E326" t="s">
+        <v>78</v>
+      </c>
+      <c r="G326" s="1" t="s">
         <v>1036</v>
       </c>
-      <c r="B326" t="s">
-[...11 lines deleted...]
-      <c r="G326" s="1" t="s">
+      <c r="H326" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B327" t="s">
+        <v>770</v>
+      </c>
+      <c r="C327" t="s">
+        <v>40</v>
+      </c>
+      <c r="D327" t="s">
+        <v>77</v>
+      </c>
+      <c r="E327" t="s">
+        <v>78</v>
+      </c>
+      <c r="G327" s="1" t="s">
         <v>1039</v>
       </c>
-      <c r="B327" t="s">
-[...2 lines deleted...]
-      <c r="C327" t="s">
+      <c r="H327" t="s">
         <v>1040</v>
-      </c>
-[...10 lines deleted...]
-        <v>1042</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B328" t="s">
+        <v>770</v>
+      </c>
+      <c r="C328" t="s">
+        <v>44</v>
+      </c>
+      <c r="D328" t="s">
+        <v>77</v>
+      </c>
+      <c r="E328" t="s">
+        <v>78</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H328" t="s">
         <v>1043</v>
-      </c>
-[...16 lines deleted...]
-        <v>1045</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B329" t="s">
+        <v>770</v>
+      </c>
+      <c r="C329" t="s">
+        <v>48</v>
+      </c>
+      <c r="D329" t="s">
+        <v>77</v>
+      </c>
+      <c r="E329" t="s">
+        <v>78</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H329" t="s">
         <v>1046</v>
-      </c>
-[...16 lines deleted...]
-        <v>1049</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="B330" t="s">
-        <v>1047</v>
+        <v>770</v>
       </c>
       <c r="C330" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="D330" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E330" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="H330" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="B331" t="s">
-        <v>1047</v>
+        <v>770</v>
       </c>
       <c r="C331" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="D331" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E331" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="H331" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
       <c r="B332" t="s">
-        <v>1047</v>
+        <v>770</v>
       </c>
       <c r="C332" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="D332" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E332" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="H332" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="B333" t="s">
-        <v>1047</v>
+        <v>770</v>
       </c>
       <c r="C333" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="D333" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E333" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="H333" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="B334" t="s">
-        <v>1047</v>
+        <v>770</v>
       </c>
       <c r="C334" t="s">
-        <v>137</v>
+        <v>73</v>
       </c>
       <c r="D334" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E334" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="H334" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="B335" t="s">
-        <v>1047</v>
+        <v>770</v>
       </c>
       <c r="C335" t="s">
-        <v>50</v>
+        <v>124</v>
       </c>
       <c r="D335" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E335" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
       <c r="H335" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="B336" t="s">
-        <v>1047</v>
+        <v>770</v>
       </c>
       <c r="C336" t="s">
-        <v>54</v>
+        <v>155</v>
       </c>
       <c r="D336" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E336" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="H336" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="B337" t="s">
-        <v>1047</v>
+        <v>770</v>
       </c>
       <c r="C337" t="s">
-        <v>58</v>
+        <v>159</v>
       </c>
       <c r="D337" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E337" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="H337" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B338" t="s">
+        <v>770</v>
+      </c>
+      <c r="C338" t="s">
+        <v>229</v>
+      </c>
+      <c r="D338" t="s">
+        <v>77</v>
+      </c>
+      <c r="E338" t="s">
+        <v>78</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H338" t="s">
         <v>1074</v>
-      </c>
-[...16 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B339" t="s">
+        <v>770</v>
+      </c>
+      <c r="C339" t="s">
+        <v>162</v>
+      </c>
+      <c r="D339" t="s">
+        <v>77</v>
+      </c>
+      <c r="E339" t="s">
+        <v>78</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H339" t="s">
         <v>1077</v>
-      </c>
-[...16 lines deleted...]
-        <v>1079</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B340" t="s">
+        <v>770</v>
+      </c>
+      <c r="C340" t="s">
+        <v>165</v>
+      </c>
+      <c r="D340" t="s">
+        <v>77</v>
+      </c>
+      <c r="E340" t="s">
+        <v>78</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H340" t="s">
         <v>1080</v>
-      </c>
-[...16 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B341" t="s">
+        <v>770</v>
+      </c>
+      <c r="C341" t="s">
+        <v>396</v>
+      </c>
+      <c r="D341" t="s">
+        <v>77</v>
+      </c>
+      <c r="E341" t="s">
+        <v>78</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H341" t="s">
         <v>1083</v>
-      </c>
-[...16 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B342" t="s">
+        <v>770</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D342" t="s">
+        <v>77</v>
+      </c>
+      <c r="E342" t="s">
+        <v>78</v>
+      </c>
+      <c r="G342" s="1" t="s">
         <v>1086</v>
       </c>
-      <c r="B342" t="s">
-[...11 lines deleted...]
-      <c r="G342" s="1" t="s">
+      <c r="H342" t="s">
         <v>1087</v>
-      </c>
-[...1 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B343" t="s">
+        <v>770</v>
+      </c>
+      <c r="C343" t="s">
+        <v>10</v>
+      </c>
+      <c r="D343" t="s">
+        <v>128</v>
+      </c>
+      <c r="E343" t="s">
+        <v>129</v>
+      </c>
+      <c r="G343" s="1" t="s">
         <v>1089</v>
       </c>
-      <c r="B343" t="s">
-[...11 lines deleted...]
-      <c r="G343" s="1" t="s">
+      <c r="H343" t="s">
         <v>1090</v>
-      </c>
-[...1 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B344" t="s">
         <v>1092</v>
       </c>
-      <c r="B344" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C344" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D344" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E344" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>107</v>
+        <v>1093</v>
       </c>
       <c r="H344" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="B345" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C345" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="D345" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E345" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="H345" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="B346" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C346" t="s">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="D346" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E346" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="H346" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="B347" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C347" t="s">
-        <v>114</v>
+        <v>24</v>
       </c>
       <c r="D347" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E347" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="H347" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="B348" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C348" t="s">
-        <v>180</v>
+        <v>28</v>
       </c>
       <c r="D348" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E348" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>107</v>
+        <v>1105</v>
       </c>
       <c r="H348" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="B349" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C349" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D349" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E349" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="H349" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="B350" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C350" t="s">
-        <v>645</v>
+        <v>32</v>
       </c>
       <c r="D350" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E350" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="H350" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="B351" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C351" t="s">
-        <v>650</v>
+        <v>36</v>
       </c>
       <c r="D351" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E351" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="H351" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="B352" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C352" t="s">
-        <v>845</v>
+        <v>40</v>
       </c>
       <c r="D352" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E352" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="H352" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="B353" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C353" t="s">
-        <v>1118</v>
+        <v>44</v>
       </c>
       <c r="D353" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E353" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="H353" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="B354" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C354" t="s">
-        <v>1122</v>
+        <v>48</v>
       </c>
       <c r="D354" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E354" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>107</v>
+        <v>1123</v>
       </c>
       <c r="H354" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="B355" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C355" t="s">
-        <v>849</v>
+        <v>52</v>
       </c>
       <c r="D355" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E355" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="H355" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B356" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C356" t="s">
-        <v>853</v>
+        <v>60</v>
       </c>
       <c r="D356" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E356" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="H356" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="B357" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C357" t="s">
-        <v>857</v>
+        <v>56</v>
       </c>
       <c r="D357" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E357" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="H357" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="B358" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C358" t="s">
-        <v>861</v>
+        <v>69</v>
       </c>
       <c r="D358" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E358" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="H358" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="B359" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C359" t="s">
-        <v>865</v>
+        <v>73</v>
       </c>
       <c r="D359" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E359" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1137</v>
+        <v>152</v>
       </c>
       <c r="H359" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
         <v>1139</v>
       </c>
       <c r="B360" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C360" t="s">
-        <v>654</v>
+        <v>124</v>
       </c>
       <c r="D360" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E360" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G360" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="H360" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
         <v>1142</v>
       </c>
       <c r="B361" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C361" t="s">
-        <v>876</v>
+        <v>155</v>
       </c>
       <c r="D361" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E361" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G361" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="H361" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
         <v>1145</v>
       </c>
       <c r="B362" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C362" t="s">
-        <v>880</v>
+        <v>159</v>
       </c>
       <c r="D362" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E362" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G362" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="H362" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
         <v>1148</v>
       </c>
       <c r="B363" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C363" t="s">
-        <v>884</v>
+        <v>225</v>
       </c>
       <c r="D363" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E363" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G363" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H363" t="s">
         <v>1149</v>
-      </c>
-[...1 lines deleted...]
-        <v>1150</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C364" t="s">
+        <v>229</v>
+      </c>
+      <c r="D364" t="s">
+        <v>11</v>
+      </c>
+      <c r="E364" t="s">
+        <v>12</v>
+      </c>
+      <c r="G364" s="1" t="s">
         <v>1151</v>
       </c>
-      <c r="B364" t="s">
-[...11 lines deleted...]
-      <c r="G364" s="1" t="s">
+      <c r="H364" t="s">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C365" t="s">
+        <v>690</v>
+      </c>
+      <c r="D365" t="s">
+        <v>11</v>
+      </c>
+      <c r="E365" t="s">
+        <v>12</v>
+      </c>
+      <c r="G365" s="1" t="s">
         <v>1154</v>
       </c>
-      <c r="B365" t="s">
-[...11 lines deleted...]
-      <c r="G365" s="1" t="s">
+      <c r="H365" t="s">
         <v>1155</v>
-      </c>
-[...1 lines deleted...]
-        <v>1156</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C366" t="s">
+        <v>695</v>
+      </c>
+      <c r="D366" t="s">
+        <v>11</v>
+      </c>
+      <c r="E366" t="s">
+        <v>12</v>
+      </c>
+      <c r="G366" s="1" t="s">
         <v>1157</v>
       </c>
-      <c r="B366" t="s">
-[...11 lines deleted...]
-      <c r="G366" s="1" t="s">
+      <c r="H366" t="s">
         <v>1158</v>
-      </c>
-[...1 lines deleted...]
-        <v>1159</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C367" t="s">
+        <v>890</v>
+      </c>
+      <c r="D367" t="s">
+        <v>11</v>
+      </c>
+      <c r="E367" t="s">
+        <v>12</v>
+      </c>
+      <c r="G367" s="1" t="s">
         <v>1160</v>
       </c>
-      <c r="B367" t="s">
-[...11 lines deleted...]
-      <c r="G367" s="1" t="s">
+      <c r="H367" t="s">
         <v>1161</v>
-      </c>
-[...1 lines deleted...]
-        <v>1162</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C368" t="s">
         <v>1163</v>
       </c>
-      <c r="B368" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D368" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E368" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G368" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="H368" t="s">
         <v>1165</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
         <v>1166</v>
       </c>
       <c r="B369" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C369" t="s">
-        <v>906</v>
+        <v>1167</v>
       </c>
       <c r="D369" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E369" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1167</v>
+        <v>152</v>
       </c>
       <c r="H369" t="s">
         <v>1168</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
         <v>1169</v>
       </c>
       <c r="B370" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C370" t="s">
-        <v>910</v>
+        <v>894</v>
       </c>
       <c r="D370" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E370" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G370" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="H370" t="s">
         <v>1171</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
         <v>1172</v>
       </c>
       <c r="B371" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C371" t="s">
-        <v>1040</v>
+        <v>898</v>
       </c>
       <c r="D371" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E371" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G371" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="H371" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
         <v>1175</v>
       </c>
       <c r="B372" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C372" t="s">
+        <v>902</v>
+      </c>
+      <c r="D372" t="s">
+        <v>11</v>
+      </c>
+      <c r="E372" t="s">
+        <v>12</v>
+      </c>
+      <c r="G372" s="1" t="s">
         <v>1176</v>
       </c>
-      <c r="D372" t="s">
-[...5 lines deleted...]
-      <c r="G372" s="1" t="s">
+      <c r="H372" t="s">
         <v>1177</v>
-      </c>
-[...1 lines deleted...]
-        <v>1178</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C373" t="s">
+        <v>906</v>
+      </c>
+      <c r="D373" t="s">
+        <v>11</v>
+      </c>
+      <c r="E373" t="s">
+        <v>12</v>
+      </c>
+      <c r="G373" s="1" t="s">
         <v>1179</v>
       </c>
-      <c r="B373" t="s">
-[...2 lines deleted...]
-      <c r="C373" t="s">
+      <c r="H373" t="s">
         <v>1180</v>
-      </c>
-[...10 lines deleted...]
-        <v>1182</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C374" t="s">
+        <v>910</v>
+      </c>
+      <c r="D374" t="s">
+        <v>11</v>
+      </c>
+      <c r="E374" t="s">
+        <v>12</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H374" t="s">
         <v>1183</v>
-      </c>
-[...16 lines deleted...]
-        <v>1186</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1187</v>
+        <v>1184</v>
       </c>
       <c r="B375" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C375" t="s">
-        <v>1188</v>
+        <v>699</v>
       </c>
       <c r="D375" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E375" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1189</v>
+        <v>1185</v>
       </c>
       <c r="H375" t="s">
-        <v>1190</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1191</v>
+        <v>1187</v>
       </c>
       <c r="B376" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C376" t="s">
-        <v>1192</v>
+        <v>921</v>
       </c>
       <c r="D376" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E376" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1193</v>
+        <v>1188</v>
       </c>
       <c r="H376" t="s">
-        <v>1194</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1195</v>
+        <v>1190</v>
       </c>
       <c r="B377" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C377" t="s">
-        <v>28</v>
+        <v>925</v>
       </c>
       <c r="D377" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E377" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1196</v>
+        <v>1191</v>
       </c>
       <c r="H377" t="s">
-        <v>1197</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1198</v>
+        <v>1193</v>
       </c>
       <c r="B378" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C378" t="s">
-        <v>34</v>
+        <v>929</v>
       </c>
       <c r="D378" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E378" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1199</v>
+        <v>1194</v>
       </c>
       <c r="H378" t="s">
-        <v>1200</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1201</v>
+        <v>1196</v>
       </c>
       <c r="B379" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C379" t="s">
-        <v>38</v>
+        <v>704</v>
       </c>
       <c r="D379" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E379" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1202</v>
+        <v>1197</v>
       </c>
       <c r="H379" t="s">
-        <v>1203</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1204</v>
+        <v>1199</v>
       </c>
       <c r="B380" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C380" t="s">
-        <v>42</v>
+        <v>936</v>
       </c>
       <c r="D380" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E380" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1205</v>
+        <v>1200</v>
       </c>
       <c r="H380" t="s">
-        <v>1206</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1207</v>
+        <v>1202</v>
       </c>
       <c r="B381" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C381" t="s">
-        <v>110</v>
+        <v>940</v>
       </c>
       <c r="D381" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E381" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1208</v>
+        <v>1203</v>
       </c>
       <c r="H381" t="s">
-        <v>1209</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1210</v>
+        <v>1205</v>
       </c>
       <c r="B382" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C382" t="s">
-        <v>114</v>
+        <v>944</v>
       </c>
       <c r="D382" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E382" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1211</v>
+        <v>1206</v>
       </c>
       <c r="H382" t="s">
-        <v>1212</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1213</v>
+        <v>1208</v>
       </c>
       <c r="B383" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C383" t="s">
-        <v>120</v>
+        <v>708</v>
       </c>
       <c r="D383" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E383" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1214</v>
+        <v>1209</v>
       </c>
       <c r="H383" t="s">
-        <v>1215</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1216</v>
+        <v>1211</v>
       </c>
       <c r="B384" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C384" t="s">
-        <v>351</v>
+        <v>951</v>
       </c>
       <c r="D384" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E384" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1217</v>
+        <v>1212</v>
       </c>
       <c r="H384" t="s">
-        <v>1218</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1219</v>
+        <v>1214</v>
       </c>
       <c r="B385" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C385" t="s">
-        <v>355</v>
+        <v>955</v>
       </c>
       <c r="D385" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E385" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1220</v>
+        <v>1215</v>
       </c>
       <c r="H385" t="s">
-        <v>1221</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1222</v>
+        <v>1217</v>
       </c>
       <c r="B386" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C386" t="s">
-        <v>193</v>
+        <v>1085</v>
       </c>
       <c r="D386" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E386" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1223</v>
+        <v>1218</v>
       </c>
       <c r="H386" t="s">
-        <v>1224</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1225</v>
+        <v>1220</v>
       </c>
       <c r="B387" t="s">
-        <v>1047</v>
+        <v>1092</v>
       </c>
       <c r="C387" t="s">
-        <v>196</v>
+        <v>1221</v>
       </c>
       <c r="D387" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E387" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1226</v>
+        <v>1222</v>
       </c>
       <c r="H387" t="s">
-        <v>1227</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1228</v>
+        <v>1224</v>
       </c>
       <c r="B388" t="s">
-        <v>1229</v>
+        <v>1092</v>
       </c>
       <c r="C388" t="s">
-        <v>46</v>
+        <v>1225</v>
       </c>
       <c r="D388" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E388" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1230</v>
+        <v>1226</v>
       </c>
       <c r="H388" t="s">
-        <v>1231</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1232</v>
+        <v>1228</v>
       </c>
       <c r="B389" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C389" t="s">
         <v>1229</v>
       </c>
-      <c r="C389" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D389" t="s">
-        <v>86</v>
+        <v>11</v>
       </c>
       <c r="E389" t="s">
-        <v>87</v>
+        <v>12</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1233</v>
+        <v>1230</v>
       </c>
       <c r="H389" t="s">
-        <v>1234</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D390" t="s">
+        <v>11</v>
+      </c>
+      <c r="E390" t="s">
+        <v>12</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H390" t="s">
         <v>1235</v>
-      </c>
-[...16 lines deleted...]
-        <v>1237</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D391" t="s">
+        <v>11</v>
+      </c>
+      <c r="E391" t="s">
+        <v>12</v>
+      </c>
+      <c r="G391" s="1" t="s">
         <v>1238</v>
       </c>
-      <c r="B391" t="s">
-[...11 lines deleted...]
-      <c r="G391" s="1" t="s">
+      <c r="H391" t="s">
         <v>1239</v>
-      </c>
-[...1 lines deleted...]
-        <v>1240</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C392" t="s">
+        <v>10</v>
+      </c>
+      <c r="D392" t="s">
+        <v>77</v>
+      </c>
+      <c r="E392" t="s">
+        <v>78</v>
+      </c>
+      <c r="G392" s="1" t="s">
         <v>1241</v>
       </c>
-      <c r="B392" t="s">
-[...11 lines deleted...]
-      <c r="G392" s="1" t="s">
+      <c r="H392" t="s">
         <v>1242</v>
-      </c>
-[...1 lines deleted...]
-        <v>1243</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C393" t="s">
+        <v>16</v>
+      </c>
+      <c r="D393" t="s">
+        <v>77</v>
+      </c>
+      <c r="E393" t="s">
+        <v>78</v>
+      </c>
+      <c r="G393" s="1" t="s">
         <v>1244</v>
       </c>
-      <c r="B393" t="s">
-[...11 lines deleted...]
-      <c r="G393" s="1" t="s">
+      <c r="H393" t="s">
         <v>1245</v>
-      </c>
-[...1 lines deleted...]
-        <v>1246</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C394" t="s">
+        <v>20</v>
+      </c>
+      <c r="D394" t="s">
+        <v>77</v>
+      </c>
+      <c r="E394" t="s">
+        <v>78</v>
+      </c>
+      <c r="G394" s="1" t="s">
         <v>1247</v>
       </c>
-      <c r="B394" t="s">
-[...11 lines deleted...]
-      <c r="G394" s="1" t="s">
+      <c r="H394" t="s">
         <v>1248</v>
-      </c>
-[...1 lines deleted...]
-        <v>1249</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C395" t="s">
+        <v>24</v>
+      </c>
+      <c r="D395" t="s">
+        <v>77</v>
+      </c>
+      <c r="E395" t="s">
+        <v>78</v>
+      </c>
+      <c r="G395" s="1" t="s">
         <v>1250</v>
       </c>
-      <c r="B395" t="s">
-[...5 lines deleted...]
-      <c r="D395" t="s">
+      <c r="H395" t="s">
         <v>1251</v>
-      </c>
-[...10 lines deleted...]
-        <v>1255</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1256</v>
+        <v>1252</v>
       </c>
       <c r="B396" t="s">
-        <v>1229</v>
+        <v>1092</v>
       </c>
       <c r="C396" t="s">
-        <v>28</v>
+        <v>155</v>
       </c>
       <c r="D396" t="s">
-        <v>395</v>
+        <v>77</v>
       </c>
       <c r="E396" t="s">
-        <v>396</v>
+        <v>78</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1257</v>
+        <v>1253</v>
       </c>
       <c r="H396" t="s">
-        <v>1258</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1259</v>
+        <v>1255</v>
       </c>
       <c r="B397" t="s">
-        <v>1229</v>
+        <v>1092</v>
       </c>
       <c r="C397" t="s">
-        <v>34</v>
+        <v>159</v>
       </c>
       <c r="D397" t="s">
-        <v>395</v>
+        <v>77</v>
       </c>
       <c r="E397" t="s">
-        <v>396</v>
+        <v>78</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1260</v>
+        <v>1256</v>
       </c>
       <c r="H397" t="s">
-        <v>1261</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1262</v>
+        <v>1258</v>
       </c>
       <c r="B398" t="s">
-        <v>1229</v>
+        <v>1092</v>
       </c>
       <c r="C398" t="s">
-        <v>28</v>
+        <v>165</v>
       </c>
       <c r="D398" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E398" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1263</v>
+        <v>1259</v>
       </c>
       <c r="H398" t="s">
-        <v>1264</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1265</v>
+        <v>1261</v>
       </c>
       <c r="B399" t="s">
-        <v>1229</v>
+        <v>1092</v>
       </c>
       <c r="C399" t="s">
-        <v>34</v>
+        <v>396</v>
       </c>
       <c r="D399" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E399" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1266</v>
+        <v>1262</v>
       </c>
       <c r="H399" t="s">
-        <v>1267</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1268</v>
+        <v>1264</v>
       </c>
       <c r="B400" t="s">
-        <v>1229</v>
+        <v>1092</v>
       </c>
       <c r="C400" t="s">
-        <v>38</v>
+        <v>400</v>
       </c>
       <c r="D400" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E400" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1269</v>
+        <v>1265</v>
       </c>
       <c r="H400" t="s">
-        <v>1270</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1271</v>
+        <v>1267</v>
       </c>
       <c r="B401" t="s">
-        <v>1229</v>
+        <v>1092</v>
       </c>
       <c r="C401" t="s">
-        <v>42</v>
+        <v>238</v>
       </c>
       <c r="D401" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E401" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1272</v>
+        <v>1268</v>
       </c>
       <c r="H401" t="s">
-        <v>1273</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1274</v>
+        <v>1270</v>
       </c>
       <c r="B402" t="s">
-        <v>1229</v>
+        <v>1092</v>
       </c>
       <c r="C402" t="s">
-        <v>46</v>
+        <v>241</v>
       </c>
       <c r="D402" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E402" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1275</v>
+        <v>1271</v>
       </c>
       <c r="H402" t="s">
-        <v>1276</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1277</v>
+        <v>1273</v>
       </c>
       <c r="B403" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C403" t="s">
-        <v>137</v>
+        <v>28</v>
       </c>
       <c r="D403" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E403" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1278</v>
+        <v>1275</v>
       </c>
       <c r="H403" t="s">
-        <v>1279</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1280</v>
+        <v>1277</v>
       </c>
       <c r="B404" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C404" t="s">
-        <v>50</v>
+        <v>182</v>
       </c>
       <c r="D404" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E404" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1281</v>
+        <v>1278</v>
       </c>
       <c r="H404" t="s">
-        <v>1282</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1283</v>
+        <v>1280</v>
       </c>
       <c r="B405" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C405" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="D405" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E405" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1253</v>
+        <v>12</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1284</v>
+        <v>1281</v>
       </c>
       <c r="H405" t="s">
-        <v>1285</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1286</v>
+        <v>1283</v>
       </c>
       <c r="B406" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C406" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="D406" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E406" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1253</v>
+        <v>12</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1287</v>
+        <v>1284</v>
       </c>
       <c r="H406" t="s">
-        <v>1288</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1289</v>
+        <v>1286</v>
       </c>
       <c r="B407" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C407" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="D407" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E407" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1253</v>
+        <v>12</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1290</v>
+        <v>1287</v>
       </c>
       <c r="H407" t="s">
-        <v>1291</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1292</v>
+        <v>1289</v>
       </c>
       <c r="B408" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C408" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="D408" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E408" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1293</v>
+        <v>1290</v>
       </c>
       <c r="H408" t="s">
-        <v>1294</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1295</v>
+        <v>1292</v>
       </c>
       <c r="B409" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C409" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="D409" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E409" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1296</v>
+        <v>1293</v>
       </c>
       <c r="H409" t="s">
-        <v>1297</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1298</v>
+        <v>1295</v>
       </c>
       <c r="B410" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C410" t="s">
         <v>10</v>
       </c>
       <c r="D410" t="s">
-        <v>29</v>
+        <v>1296</v>
       </c>
       <c r="E410" t="s">
-        <v>30</v>
+        <v>1297</v>
+      </c>
+      <c r="F410" t="s">
+        <v>1298</v>
       </c>
       <c r="G410" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="H410" t="s">
         <v>1300</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
         <v>1301</v>
       </c>
       <c r="B411" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C411" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D411" t="s">
-        <v>29</v>
+        <v>440</v>
       </c>
       <c r="E411" t="s">
-        <v>30</v>
+        <v>441</v>
       </c>
       <c r="G411" s="1" t="s">
         <v>1302</v>
       </c>
       <c r="H411" t="s">
         <v>1303</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
         <v>1304</v>
       </c>
       <c r="B412" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C412" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D412" t="s">
-        <v>29</v>
+        <v>440</v>
       </c>
       <c r="E412" t="s">
-        <v>30</v>
+        <v>441</v>
       </c>
       <c r="G412" s="1" t="s">
         <v>1305</v>
       </c>
       <c r="H412" t="s">
         <v>1306</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
         <v>1307</v>
       </c>
       <c r="B413" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C413" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D413" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E413" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G413" s="1" t="s">
         <v>1308</v>
       </c>
       <c r="H413" t="s">
         <v>1309</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
         <v>1310</v>
       </c>
       <c r="B414" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C414" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="D414" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E414" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G414" s="1" t="s">
         <v>1311</v>
       </c>
       <c r="H414" t="s">
         <v>1312</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
         <v>1313</v>
       </c>
       <c r="B415" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C415" t="s">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="D415" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E415" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G415" s="1" t="s">
         <v>1314</v>
       </c>
       <c r="H415" t="s">
         <v>1315</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
         <v>1316</v>
       </c>
       <c r="B416" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C416" t="s">
-        <v>114</v>
+        <v>24</v>
       </c>
       <c r="D416" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E416" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G416" s="1" t="s">
         <v>1317</v>
       </c>
       <c r="H416" t="s">
         <v>1318</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
         <v>1319</v>
       </c>
       <c r="B417" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C417" t="s">
-        <v>180</v>
+        <v>28</v>
       </c>
       <c r="D417" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E417" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G417" s="1" t="s">
         <v>1320</v>
       </c>
       <c r="H417" t="s">
         <v>1321</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
         <v>1322</v>
       </c>
       <c r="B418" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C418" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D418" t="s">
-        <v>29</v>
+        <v>77</v>
       </c>
       <c r="E418" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="G418" s="1" t="s">
         <v>1323</v>
       </c>
       <c r="H418" t="s">
         <v>1324</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
         <v>1325</v>
       </c>
       <c r="B419" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C419" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D419" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E419" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="G419" s="1" t="s">
         <v>1326</v>
       </c>
       <c r="H419" t="s">
         <v>1327</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
         <v>1328</v>
       </c>
       <c r="B420" t="s">
-        <v>1229</v>
+        <v>1274</v>
       </c>
       <c r="C420" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D420" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E420" t="s">
-        <v>81</v>
+        <v>78</v>
+      </c>
+      <c r="F420" t="s">
+        <v>1298</v>
       </c>
       <c r="G420" s="1" t="s">
         <v>1329</v>
       </c>
       <c r="H420" t="s">
         <v>1330</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1184</v>
+        <v>1331</v>
       </c>
       <c r="B421" t="s">
-        <v>1331</v>
+        <v>1274</v>
       </c>
       <c r="C421" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="D421" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E421" t="s">
-        <v>87</v>
+        <v>78</v>
+      </c>
+      <c r="F421" t="s">
+        <v>1298</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>107</v>
+        <v>1332</v>
       </c>
       <c r="H421" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1188</v>
+        <v>1334</v>
       </c>
       <c r="B422" t="s">
-        <v>1331</v>
+        <v>1274</v>
       </c>
       <c r="C422" t="s">
-        <v>106</v>
+        <v>44</v>
       </c>
       <c r="D422" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E422" t="s">
-        <v>87</v>
+        <v>78</v>
+      </c>
+      <c r="F422" t="s">
+        <v>1298</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>107</v>
+        <v>1335</v>
       </c>
       <c r="H422" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1192</v>
+        <v>1337</v>
       </c>
       <c r="B423" t="s">
-        <v>1331</v>
+        <v>1274</v>
       </c>
       <c r="C423" t="s">
-        <v>110</v>
+        <v>48</v>
       </c>
       <c r="D423" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E423" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>107</v>
+        <v>1338</v>
       </c>
       <c r="H423" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>914</v>
+        <v>1340</v>
       </c>
       <c r="B424" t="s">
-        <v>1331</v>
+        <v>1274</v>
       </c>
       <c r="C424" t="s">
-        <v>114</v>
+        <v>52</v>
       </c>
       <c r="D424" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E424" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>107</v>
+        <v>1341</v>
       </c>
       <c r="H424" t="s">
-        <v>1335</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1336</v>
+        <v>1343</v>
       </c>
       <c r="B425" t="s">
-        <v>1331</v>
+        <v>1274</v>
       </c>
       <c r="C425" t="s">
-        <v>180</v>
+        <v>60</v>
       </c>
       <c r="D425" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E425" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>107</v>
+        <v>1344</v>
       </c>
       <c r="H425" t="s">
-        <v>1337</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1338</v>
+        <v>1346</v>
       </c>
       <c r="B426" t="s">
-        <v>1331</v>
+        <v>1274</v>
       </c>
       <c r="C426" t="s">
-        <v>120</v>
+        <v>56</v>
       </c>
       <c r="D426" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E426" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>107</v>
+        <v>1347</v>
       </c>
       <c r="H426" t="s">
-        <v>1339</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1340</v>
+        <v>1349</v>
       </c>
       <c r="B427" t="s">
-        <v>1331</v>
+        <v>1274</v>
       </c>
       <c r="C427" t="s">
-        <v>193</v>
+        <v>69</v>
       </c>
       <c r="D427" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E427" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>107</v>
+        <v>1350</v>
       </c>
       <c r="H427" t="s">
-        <v>1341</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1342</v>
+        <v>1352</v>
       </c>
       <c r="B428" t="s">
-        <v>1331</v>
+        <v>1274</v>
       </c>
       <c r="C428" t="s">
-        <v>204</v>
+        <v>73</v>
       </c>
       <c r="D428" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E428" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>107</v>
+        <v>1353</v>
       </c>
       <c r="H428" t="s">
-        <v>1343</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1344</v>
+        <v>1355</v>
       </c>
       <c r="B429" t="s">
-        <v>1331</v>
+        <v>1274</v>
       </c>
       <c r="C429" t="s">
-        <v>521</v>
+        <v>124</v>
       </c>
       <c r="D429" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E429" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>107</v>
+        <v>1356</v>
       </c>
       <c r="H429" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="B430" t="s">
-        <v>1331</v>
+        <v>1274</v>
       </c>
       <c r="C430" t="s">
-        <v>525</v>
+        <v>155</v>
       </c>
       <c r="D430" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E430" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>107</v>
+        <v>1359</v>
       </c>
       <c r="H430" t="s">
-        <v>1347</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>917</v>
+        <v>1361</v>
       </c>
       <c r="B431" t="s">
-        <v>1331</v>
+        <v>1274</v>
       </c>
       <c r="C431" t="s">
-        <v>831</v>
+        <v>159</v>
       </c>
       <c r="D431" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E431" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>107</v>
+        <v>1362</v>
       </c>
       <c r="H431" t="s">
-        <v>1348</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1349</v>
+        <v>1364</v>
       </c>
       <c r="B432" t="s">
-        <v>1331</v>
+        <v>1274</v>
       </c>
       <c r="C432" t="s">
-        <v>835</v>
+        <v>225</v>
       </c>
       <c r="D432" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E432" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>107</v>
+        <v>1365</v>
       </c>
       <c r="H432" t="s">
-        <v>1350</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1351</v>
+        <v>1367</v>
       </c>
       <c r="B433" t="s">
-        <v>1331</v>
+        <v>1274</v>
       </c>
       <c r="C433" t="s">
-        <v>645</v>
+        <v>229</v>
       </c>
       <c r="D433" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="E433" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>107</v>
+        <v>1368</v>
       </c>
       <c r="H433" t="s">
-        <v>1352</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1353</v>
+        <v>1370</v>
       </c>
       <c r="B434" t="s">
-        <v>1331</v>
+        <v>1274</v>
       </c>
       <c r="C434" t="s">
-        <v>650</v>
+        <v>10</v>
       </c>
       <c r="D434" t="s">
-        <v>86</v>
+        <v>128</v>
       </c>
       <c r="E434" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>1354</v>
+        <v>129</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>107</v>
+        <v>1371</v>
       </c>
       <c r="H434" t="s">
-        <v>1355</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1040</v>
+        <v>1373</v>
       </c>
       <c r="B435" t="s">
-        <v>1331</v>
+        <v>1274</v>
       </c>
       <c r="C435" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D435" t="s">
-        <v>211</v>
+        <v>128</v>
       </c>
       <c r="E435" t="s">
-        <v>212</v>
+        <v>129</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>107</v>
+        <v>1374</v>
       </c>
       <c r="H435" t="s">
-        <v>1356</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>659</v>
+        <v>1229</v>
       </c>
       <c r="B436" t="s">
-        <v>1357</v>
+        <v>1376</v>
       </c>
       <c r="C436" t="s">
-        <v>28</v>
+        <v>73</v>
       </c>
       <c r="D436" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E436" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1358</v>
+        <v>152</v>
       </c>
       <c r="H436" t="s">
-        <v>1359</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>891</v>
+        <v>1233</v>
       </c>
       <c r="B437" t="s">
-        <v>1357</v>
+        <v>1376</v>
       </c>
       <c r="C437" t="s">
-        <v>34</v>
+        <v>124</v>
       </c>
       <c r="D437" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E437" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1360</v>
+        <v>152</v>
       </c>
       <c r="H437" t="s">
-        <v>1361</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>895</v>
+        <v>1237</v>
       </c>
       <c r="B438" t="s">
-        <v>1357</v>
+        <v>1376</v>
       </c>
       <c r="C438" t="s">
-        <v>38</v>
+        <v>155</v>
       </c>
       <c r="D438" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E438" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1362</v>
+        <v>152</v>
       </c>
       <c r="H438" t="s">
-        <v>1363</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>910</v>
+        <v>959</v>
       </c>
       <c r="B439" t="s">
-        <v>1357</v>
+        <v>1376</v>
       </c>
       <c r="C439" t="s">
-        <v>42</v>
+        <v>159</v>
       </c>
       <c r="D439" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E439" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1253</v>
+        <v>12</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1364</v>
+        <v>152</v>
       </c>
       <c r="H439" t="s">
-        <v>1365</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>663</v>
+        <v>1381</v>
       </c>
       <c r="B440" t="s">
-        <v>1357</v>
+        <v>1376</v>
       </c>
       <c r="C440" t="s">
-        <v>46</v>
+        <v>225</v>
       </c>
       <c r="D440" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E440" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1366</v>
+        <v>152</v>
       </c>
       <c r="H440" t="s">
-        <v>1367</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>906</v>
+        <v>1383</v>
       </c>
       <c r="B441" t="s">
-        <v>1357</v>
+        <v>1376</v>
       </c>
       <c r="C441" t="s">
-        <v>137</v>
+        <v>165</v>
       </c>
       <c r="D441" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="E441" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1368</v>
+        <v>152</v>
       </c>
       <c r="H441" t="s">
-        <v>1369</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>884</v>
+        <v>1385</v>
       </c>
       <c r="B442" t="s">
-        <v>1357</v>
+        <v>1376</v>
       </c>
       <c r="C442" t="s">
-        <v>28</v>
+        <v>238</v>
       </c>
       <c r="D442" t="s">
-        <v>211</v>
+        <v>11</v>
       </c>
       <c r="E442" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>1370</v>
+        <v>12</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1371</v>
+        <v>152</v>
       </c>
       <c r="H442" t="s">
-        <v>1372</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>814</v>
+        <v>1387</v>
       </c>
       <c r="B443" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="C443" t="s">
-        <v>34</v>
+        <v>249</v>
       </c>
       <c r="D443" t="s">
         <v>11</v>
       </c>
       <c r="E443" t="s">
         <v>12</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1374</v>
+        <v>152</v>
       </c>
       <c r="H443" t="s">
-        <v>1375</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>517</v>
+        <v>1389</v>
       </c>
       <c r="B444" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="C444" t="s">
-        <v>38</v>
+        <v>566</v>
       </c>
       <c r="D444" t="s">
         <v>11</v>
       </c>
       <c r="E444" t="s">
         <v>12</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1376</v>
+        <v>152</v>
       </c>
       <c r="H444" t="s">
-        <v>1377</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>821</v>
+        <v>1391</v>
       </c>
       <c r="B445" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="C445" t="s">
-        <v>42</v>
+        <v>570</v>
       </c>
       <c r="D445" t="s">
         <v>11</v>
       </c>
       <c r="E445" t="s">
         <v>12</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1378</v>
+        <v>152</v>
       </c>
       <c r="H445" t="s">
-        <v>1379</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>521</v>
+        <v>962</v>
       </c>
       <c r="B446" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="C446" t="s">
-        <v>46</v>
+        <v>876</v>
       </c>
       <c r="D446" t="s">
         <v>11</v>
       </c>
       <c r="E446" t="s">
         <v>12</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1380</v>
+        <v>152</v>
       </c>
       <c r="H446" t="s">
-        <v>1381</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>525</v>
+        <v>1394</v>
       </c>
       <c r="B447" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="C447" t="s">
-        <v>137</v>
+        <v>880</v>
       </c>
       <c r="D447" t="s">
         <v>11</v>
       </c>
       <c r="E447" t="s">
         <v>12</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1382</v>
+        <v>152</v>
       </c>
       <c r="H447" t="s">
-        <v>1383</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>831</v>
+        <v>1396</v>
       </c>
       <c r="B448" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="C448" t="s">
-        <v>50</v>
+        <v>690</v>
       </c>
       <c r="D448" t="s">
         <v>11</v>
       </c>
       <c r="E448" t="s">
         <v>12</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1384</v>
+        <v>152</v>
       </c>
       <c r="H448" t="s">
-        <v>1385</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>835</v>
+        <v>1398</v>
       </c>
       <c r="B449" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="C449" t="s">
-        <v>54</v>
+        <v>695</v>
       </c>
       <c r="D449" t="s">
         <v>11</v>
       </c>
       <c r="E449" t="s">
         <v>12</v>
       </c>
+      <c r="F449" t="s">
+        <v>1399</v>
+      </c>
       <c r="G449" s="1" t="s">
-        <v>1386</v>
+        <v>152</v>
       </c>
       <c r="H449" t="s">
-        <v>1387</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>645</v>
+        <v>1085</v>
       </c>
       <c r="B450" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="C450" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="D450" t="s">
-        <v>11</v>
+        <v>256</v>
       </c>
       <c r="E450" t="s">
-        <v>12</v>
+        <v>257</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1388</v>
+        <v>152</v>
       </c>
       <c r="H450" t="s">
-        <v>1389</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>650</v>
+        <v>704</v>
       </c>
       <c r="B451" t="s">
-        <v>1373</v>
+        <v>1402</v>
       </c>
       <c r="C451" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="D451" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E451" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1390</v>
+        <v>1403</v>
       </c>
       <c r="H451" t="s">
-        <v>1391</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>845</v>
+        <v>936</v>
       </c>
       <c r="B452" t="s">
-        <v>1373</v>
+        <v>1402</v>
       </c>
       <c r="C452" t="s">
-        <v>66</v>
+        <v>16</v>
       </c>
       <c r="D452" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E452" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1392</v>
+        <v>1405</v>
       </c>
       <c r="H452" t="s">
-        <v>1393</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1394</v>
+        <v>940</v>
       </c>
       <c r="B453" t="s">
-        <v>1373</v>
+        <v>1402</v>
       </c>
       <c r="C453" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="D453" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E453" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1395</v>
+        <v>1407</v>
       </c>
       <c r="H453" t="s">
-        <v>1396</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>966</v>
+        <v>955</v>
       </c>
       <c r="B454" t="s">
-        <v>1373</v>
+        <v>1402</v>
       </c>
       <c r="C454" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D454" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E454" t="s">
-        <v>12</v>
+        <v>78</v>
+      </c>
+      <c r="F454" t="s">
+        <v>1298</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1397</v>
+        <v>1409</v>
       </c>
       <c r="H454" t="s">
-        <v>1398</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1399</v>
+        <v>708</v>
       </c>
       <c r="B455" t="s">
-        <v>1373</v>
+        <v>1402</v>
       </c>
       <c r="C455" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D455" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E455" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1400</v>
+        <v>1411</v>
       </c>
       <c r="H455" t="s">
-        <v>941</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1118</v>
+        <v>951</v>
       </c>
       <c r="B456" t="s">
-        <v>1373</v>
+        <v>1402</v>
       </c>
       <c r="C456" t="s">
-        <v>20</v>
+        <v>182</v>
       </c>
       <c r="D456" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E456" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1401</v>
+        <v>1413</v>
       </c>
       <c r="H456" t="s">
-        <v>1402</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1122</v>
+        <v>929</v>
       </c>
       <c r="B457" t="s">
-        <v>1373</v>
+        <v>1402</v>
       </c>
       <c r="C457" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="D457" t="s">
-        <v>11</v>
+        <v>256</v>
       </c>
       <c r="E457" t="s">
-        <v>12</v>
+        <v>257</v>
+      </c>
+      <c r="F457" t="s">
+        <v>1415</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="H457" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>849</v>
+        <v>859</v>
       </c>
       <c r="B458" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C458" t="s">
-        <v>106</v>
+        <v>16</v>
       </c>
       <c r="D458" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E458" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1405</v>
+        <v>1419</v>
       </c>
       <c r="H458" t="s">
-        <v>1406</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>853</v>
+        <v>562</v>
       </c>
       <c r="B459" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C459" t="s">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="D459" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E459" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1407</v>
+        <v>1421</v>
       </c>
       <c r="H459" t="s">
-        <v>1408</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>857</v>
+        <v>866</v>
       </c>
       <c r="B460" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C460" t="s">
-        <v>114</v>
+        <v>24</v>
       </c>
       <c r="D460" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E460" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1409</v>
+        <v>1423</v>
       </c>
       <c r="H460" t="s">
-        <v>1410</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>861</v>
+        <v>566</v>
       </c>
       <c r="B461" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C461" t="s">
-        <v>180</v>
+        <v>28</v>
       </c>
       <c r="D461" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E461" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1411</v>
+        <v>1425</v>
       </c>
       <c r="H461" t="s">
-        <v>1412</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>865</v>
+        <v>570</v>
       </c>
       <c r="B462" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C462" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="D462" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E462" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1413</v>
+        <v>1427</v>
       </c>
       <c r="H462" t="s">
-        <v>1414</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>654</v>
+        <v>876</v>
       </c>
       <c r="B463" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C463" t="s">
-        <v>117</v>
+        <v>32</v>
       </c>
       <c r="D463" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E463" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1415</v>
+        <v>1429</v>
       </c>
       <c r="H463" t="s">
-        <v>1416</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>872</v>
+        <v>880</v>
       </c>
       <c r="B464" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C464" t="s">
-        <v>120</v>
+        <v>36</v>
       </c>
       <c r="D464" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E464" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1417</v>
+        <v>1431</v>
       </c>
       <c r="H464" t="s">
-        <v>1418</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>876</v>
+        <v>690</v>
       </c>
       <c r="B465" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C465" t="s">
-        <v>351</v>
+        <v>40</v>
       </c>
       <c r="D465" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E465" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1419</v>
+        <v>1433</v>
       </c>
       <c r="H465" t="s">
-        <v>1420</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>204</v>
+        <v>695</v>
       </c>
       <c r="B466" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C466" t="s">
-        <v>355</v>
+        <v>44</v>
       </c>
       <c r="D466" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E466" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1421</v>
+        <v>1435</v>
       </c>
       <c r="H466" t="s">
-        <v>1422</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>24</v>
+        <v>890</v>
       </c>
       <c r="B467" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C467" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="D467" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E467" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1253</v>
+        <v>62</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1423</v>
+        <v>1437</v>
       </c>
       <c r="H467" t="s">
-        <v>1424</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>110</v>
+        <v>1439</v>
       </c>
       <c r="B468" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C468" t="s">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="D468" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E468" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1253</v>
+        <v>62</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1425</v>
+        <v>1440</v>
       </c>
       <c r="H468" t="s">
-        <v>1426</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>114</v>
+        <v>1011</v>
       </c>
       <c r="B469" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C469" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="D469" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E469" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1253</v>
+        <v>62</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1427</v>
+        <v>1442</v>
       </c>
       <c r="H469" t="s">
-        <v>1428</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>184</v>
+        <v>1444</v>
       </c>
       <c r="B470" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C470" t="s">
-        <v>351</v>
+        <v>56</v>
       </c>
       <c r="D470" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E470" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1253</v>
+        <v>62</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1429</v>
+        <v>1445</v>
       </c>
       <c r="H470" t="s">
-        <v>1430</v>
+        <v>986</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>120</v>
+        <v>1163</v>
       </c>
       <c r="B471" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C471" t="s">
-        <v>355</v>
+        <v>69</v>
       </c>
       <c r="D471" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E471" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>1253</v>
+        <v>62</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1431</v>
+        <v>1446</v>
       </c>
       <c r="H471" t="s">
-        <v>1432</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>351</v>
+        <v>1167</v>
       </c>
       <c r="B472" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C472" t="s">
-        <v>814</v>
+        <v>73</v>
       </c>
       <c r="D472" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E472" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1433</v>
+        <v>1448</v>
       </c>
       <c r="H472" t="s">
-        <v>1432</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>355</v>
+        <v>894</v>
       </c>
       <c r="B473" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C473" t="s">
-        <v>517</v>
+        <v>124</v>
       </c>
       <c r="D473" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E473" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1434</v>
+        <v>1450</v>
       </c>
       <c r="H473" t="s">
-        <v>1435</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>193</v>
+        <v>898</v>
       </c>
       <c r="B474" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C474" t="s">
-        <v>521</v>
+        <v>155</v>
       </c>
       <c r="D474" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="E474" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1436</v>
+        <v>1452</v>
       </c>
       <c r="H474" t="s">
-        <v>1437</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>196</v>
+        <v>902</v>
       </c>
       <c r="B475" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C475" t="s">
-        <v>28</v>
+        <v>159</v>
       </c>
       <c r="D475" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="E475" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1438</v>
+        <v>1454</v>
       </c>
       <c r="H475" t="s">
-        <v>1439</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>200</v>
+        <v>906</v>
       </c>
       <c r="B476" t="s">
-        <v>1373</v>
+        <v>1418</v>
       </c>
       <c r="C476" t="s">
-        <v>34</v>
+        <v>225</v>
       </c>
       <c r="D476" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="E476" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1440</v>
+        <v>1456</v>
       </c>
       <c r="H476" t="s">
-        <v>1441</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1442</v>
+        <v>910</v>
       </c>
       <c r="B477" t="s">
-        <v>1443</v>
+        <v>1418</v>
       </c>
       <c r="C477" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="D477" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E477" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="H477" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1446</v>
+        <v>699</v>
       </c>
       <c r="B478" t="s">
-        <v>1443</v>
+        <v>1418</v>
       </c>
       <c r="C478" t="s">
-        <v>184</v>
+        <v>162</v>
       </c>
       <c r="D478" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E478" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1447</v>
+        <v>1460</v>
       </c>
       <c r="H478" t="s">
-        <v>1448</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1449</v>
+        <v>917</v>
       </c>
       <c r="B479" t="s">
-        <v>1443</v>
+        <v>1418</v>
       </c>
       <c r="C479" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="D479" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E479" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1450</v>
+        <v>1462</v>
       </c>
       <c r="H479" t="s">
-        <v>1451</v>
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>921</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C480" t="s">
+        <v>396</v>
+      </c>
+      <c r="D480" t="s">
+        <v>61</v>
+      </c>
+      <c r="E480" t="s">
+        <v>62</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>249</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C481" t="s">
+        <v>400</v>
+      </c>
+      <c r="D481" t="s">
+        <v>61</v>
+      </c>
+      <c r="E481" t="s">
+        <v>62</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>73</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C482" t="s">
+        <v>10</v>
+      </c>
+      <c r="D482" t="s">
+        <v>77</v>
+      </c>
+      <c r="E482" t="s">
+        <v>78</v>
+      </c>
+      <c r="F482" t="s">
+        <v>1298</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>155</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C483" t="s">
+        <v>16</v>
+      </c>
+      <c r="D483" t="s">
+        <v>77</v>
+      </c>
+      <c r="E483" t="s">
+        <v>78</v>
+      </c>
+      <c r="F483" t="s">
+        <v>1298</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>159</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C484" t="s">
+        <v>20</v>
+      </c>
+      <c r="D484" t="s">
+        <v>77</v>
+      </c>
+      <c r="E484" t="s">
+        <v>78</v>
+      </c>
+      <c r="F484" t="s">
+        <v>1298</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>229</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C485" t="s">
+        <v>396</v>
+      </c>
+      <c r="D485" t="s">
+        <v>77</v>
+      </c>
+      <c r="E485" t="s">
+        <v>78</v>
+      </c>
+      <c r="F485" t="s">
+        <v>1298</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>165</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C486" t="s">
+        <v>400</v>
+      </c>
+      <c r="D486" t="s">
+        <v>77</v>
+      </c>
+      <c r="E486" t="s">
+        <v>78</v>
+      </c>
+      <c r="F486" t="s">
+        <v>1298</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>396</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C487" t="s">
+        <v>859</v>
+      </c>
+      <c r="D487" t="s">
+        <v>77</v>
+      </c>
+      <c r="E487" t="s">
+        <v>78</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>400</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C488" t="s">
+        <v>562</v>
+      </c>
+      <c r="D488" t="s">
+        <v>77</v>
+      </c>
+      <c r="E488" t="s">
+        <v>78</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>238</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C489" t="s">
+        <v>566</v>
+      </c>
+      <c r="D489" t="s">
+        <v>77</v>
+      </c>
+      <c r="E489" t="s">
+        <v>78</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>241</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C490" t="s">
+        <v>10</v>
+      </c>
+      <c r="D490" t="s">
+        <v>128</v>
+      </c>
+      <c r="E490" t="s">
+        <v>129</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>245</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C491" t="s">
+        <v>16</v>
+      </c>
+      <c r="D491" t="s">
+        <v>128</v>
+      </c>
+      <c r="E491" t="s">
+        <v>129</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C492" t="s">
+        <v>225</v>
+      </c>
+      <c r="D492" t="s">
+        <v>61</v>
+      </c>
+      <c r="E492" t="s">
+        <v>62</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C493" t="s">
+        <v>229</v>
+      </c>
+      <c r="D493" t="s">
+        <v>61</v>
+      </c>
+      <c r="E493" t="s">
+        <v>62</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C494" t="s">
+        <v>162</v>
+      </c>
+      <c r="D494" t="s">
+        <v>61</v>
+      </c>
+      <c r="E494" t="s">
+        <v>62</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1496</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -16463,50 +16991,65 @@
     <hyperlink ref="G455" r:id="rId454"/>
     <hyperlink ref="G456" r:id="rId455"/>
     <hyperlink ref="G457" r:id="rId456"/>
     <hyperlink ref="G458" r:id="rId457"/>
     <hyperlink ref="G459" r:id="rId458"/>
     <hyperlink ref="G460" r:id="rId459"/>
     <hyperlink ref="G461" r:id="rId460"/>
     <hyperlink ref="G462" r:id="rId461"/>
     <hyperlink ref="G463" r:id="rId462"/>
     <hyperlink ref="G464" r:id="rId463"/>
     <hyperlink ref="G465" r:id="rId464"/>
     <hyperlink ref="G466" r:id="rId465"/>
     <hyperlink ref="G467" r:id="rId466"/>
     <hyperlink ref="G468" r:id="rId467"/>
     <hyperlink ref="G469" r:id="rId468"/>
     <hyperlink ref="G470" r:id="rId469"/>
     <hyperlink ref="G471" r:id="rId470"/>
     <hyperlink ref="G472" r:id="rId471"/>
     <hyperlink ref="G473" r:id="rId472"/>
     <hyperlink ref="G474" r:id="rId473"/>
     <hyperlink ref="G475" r:id="rId474"/>
     <hyperlink ref="G476" r:id="rId475"/>
     <hyperlink ref="G477" r:id="rId476"/>
     <hyperlink ref="G478" r:id="rId477"/>
     <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>